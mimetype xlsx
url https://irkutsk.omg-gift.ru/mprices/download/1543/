--- v0 (2026-09-09)
+++ v1 (2026-10-24)
@@ -14,56 +14,56 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="919">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="873">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-09 03:02:57</t>
+    <t>Актуальность прайса на: 2026-10-24 12:19:39</t>
   </si>
   <si>
     <t>Флористика</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
@@ -214,59 +214,50 @@
   <si>
     <t>Бечёвка из льна 1,5мм*50м двухслойная Зелёный 1/12 1/120 Арт: 2887/8</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/28871-3/</t>
   </si>
   <si>
     <t>2887/3</t>
   </si>
   <si>
     <t>Бечёвка из льна 1,5мм*50м двухслойная Красный 1/12 1/120 Арт: 2887/3</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/28871-1-1/</t>
   </si>
   <si>
     <t>2887/2</t>
   </si>
   <si>
     <t>Бечёвка из льна 1,5мм*50м двухслойная Малиновый 1/12 1/120 Арт: 2887/2</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/28871-1/</t>
   </si>
   <si>
-    <t>2887/4</t>
-[...7 lines deleted...]
-  <si>
     <t>2887/6</t>
   </si>
   <si>
     <t>Бечёвка из льна 1,5мм*50м двухслойная Синий 1/12 1/120 Арт: 2887/6</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/28871-2/</t>
   </si>
   <si>
     <t>2887/5</t>
   </si>
   <si>
     <t>Бечёвка из льна 1,5мм*50м двухслойная Фиолетовый 1/12 1/120 Арт: 2887/5</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/28871-1-2/</t>
   </si>
   <si>
     <t>2887-6</t>
   </si>
   <si>
     <t>Бечевка из льна 2мм*50м 2-х слойная 1/12 1/120 Арт: 2887-6</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/bechyovka-art-2887-6-1/</t>
@@ -331,86 +322,122 @@
   <si>
     <t>Инструмент для очистки стеблей (шипосниматель) 11,8*3,8см 1/10 1/200 Арт: 800-1</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/600-1-3/</t>
   </si>
   <si>
     <t>600-2</t>
   </si>
   <si>
     <t>Инструмент для очистки стеблей 11см 1/10 1/300 Арт: 600-2</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/600-1-1/</t>
   </si>
   <si>
     <t>600-1</t>
   </si>
   <si>
     <t>Инструмент для очистки стеблей 14см 1/10 1/300 Арт: 600-1</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/600-1/</t>
   </si>
   <si>
+    <t>420550/1</t>
+  </si>
+  <si>
+    <t>Кашпо плетёное "Велосипед" 22*12*11 из полипропилена Белый 1/60 Арт: 420550/1</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/4205501/</t>
+  </si>
+  <si>
+    <t>420141/9</t>
+  </si>
+  <si>
+    <t>Кашпо плетёное Квадратное 11*11*8 (±5%) из бумаги с бантиком Бежевый 1/100 Арт: 420141/9</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-1-3-1/</t>
+  </si>
+  <si>
+    <t>420142/9</t>
+  </si>
+  <si>
+    <t>Кашпо плетёное Квадратное 13*13*10 (±5%) из бумаги с бантиком Бежевый 1/80 Арт: 420142/9</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-1-3-1-1-2-1/</t>
+  </si>
+  <si>
+    <t>420145/9</t>
+  </si>
+  <si>
+    <t>Кашпо плетёное Круглое 12*9 (±5%) из бумаги с бантиком Бежевый 1/80 Арт: 420145/9</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-1-3-1-1-1-1-1-1-1-1-3/</t>
+  </si>
+  <si>
+    <t>420143/9</t>
+  </si>
+  <si>
+    <t>Кашпо плетёное Овальное 18*11*8 (±5%) из бумаги с бантиком Бежевый 1/100 Арт: 420143/9</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-1-3-1-1-1-1-2/</t>
+  </si>
+  <si>
     <t>2710/10</t>
   </si>
   <si>
     <t>Лента Анкор для цветов 10мм*50м 1/12 1/72 Арт: 2710/10</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/26034-4-1/</t>
   </si>
   <si>
     <t>2710/15</t>
   </si>
   <si>
     <t>Лента Анкор для цветов 15мм*50м 1/8 1/48 Арт: 2710/15</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/26034-4-1-1/</t>
   </si>
   <si>
     <t>2603/4</t>
   </si>
   <si>
     <t>Лента Тейп для цветов 1,2см*25ярд Белый 1/12 1/360 Арт: 2603/4</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/26034/</t>
   </si>
   <si>
-    <t>2603/7</t>
-[...7 lines deleted...]
-  <si>
     <t>2603/10</t>
   </si>
   <si>
     <t>Лента Тейп для цветов 1,2см*25ярд Коралловый 1/12 1/360 Арт: 2603/10</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/26034-6/</t>
   </si>
   <si>
     <t>2603/3</t>
   </si>
   <si>
     <t>Лента Тейп для цветов 1,2см*25ярд Светло-зелёный 1/12 1/360 Арт: 2603/3</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/26033/</t>
   </si>
   <si>
     <t>2603/6</t>
   </si>
   <si>
     <t>Лента Тейп для цветов 1,2см*25ярд Синий 1/12 1/360 Арт: 2603/6</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/26034-2/</t>
@@ -529,59 +556,50 @@
   <si>
     <t>Ножницы 24см Зелёный 1/12 1/240 Арт: 1035/10</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/10351-2-2/</t>
   </si>
   <si>
     <t>1035/3</t>
   </si>
   <si>
     <t>Ножницы 24см Синий 1/12 1/240 Арт: 1035/3</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/10351-2/</t>
   </si>
   <si>
     <t>1050-6</t>
   </si>
   <si>
     <t>Ножницы садовые 18,5см загнутые Жёлтый 1/12 1/120 Арт: 1050-6</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/0002017-3-2-3/</t>
   </si>
   <si>
-    <t>1050-4</t>
-[...7 lines deleted...]
-  <si>
     <t>1050-3</t>
   </si>
   <si>
     <t>Ножницы садовые 18,5см загнутые Красный 1/12 1/120 Арт: 1050-3</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/0002017-3-2/</t>
   </si>
   <si>
     <t>1051-6</t>
   </si>
   <si>
     <t>Ножницы универсальные 18,5см Жёлтый 1/12 1/120 Арт: 1051-6</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/0002017-5-1-3/</t>
   </si>
   <si>
     <t>1051-4</t>
   </si>
   <si>
     <t>Ножницы универсальные 18,5см Зелёный 1/12 1/120 Арт: 1051-4</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/0002017-5-1-1/</t>
@@ -736,50 +754,59 @@
   <si>
     <t>Ножницы флористические 20см Красный 1/10 1/240 Арт: 1039/2</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/10351-3-3-2-1/</t>
   </si>
   <si>
     <t>1039/1</t>
   </si>
   <si>
     <t>Ножницы флористические 20см Серый 1/10 1/240 Арт: 1039/1</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/10351-3-3-2/</t>
   </si>
   <si>
     <t>700-1</t>
   </si>
   <si>
     <t>Очиститель стеблей от шипов и листьев 12см 1/10 1/300 Арт: 700-1</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/600-1-2/</t>
   </si>
   <si>
+    <t>420058/1</t>
+  </si>
+  <si>
+    <t>Палочка для цветов 30см 1/500г 1/40 Арт: 420058/1</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/palochka-dlya-tsvetov-30-sm-1500-116-art-4200581-1/</t>
+  </si>
+  <si>
     <t>420060/6</t>
   </si>
   <si>
     <t>Проволока 0,6мм*40см Зелёный 1кг 1/15 Арт: 420060/6</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4200609-1/</t>
   </si>
   <si>
     <t>420060/7</t>
   </si>
   <si>
     <t>Проволока 0,7мм*40см Зелёный 1кг 1/15 Арт: 420060/7</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4200609-1-1/</t>
   </si>
   <si>
     <t>420085/9</t>
   </si>
   <si>
     <t>Проволока 0,9мм*40см Белый 1кг 1/15 Арт: 420085/9</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4200609-3/</t>
@@ -952,68 +979,95 @@
   <si>
     <t>Секатор садовый 20см Жёлтый 1/6 1/36 Арт: 1053</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/0002017-1-1-1/</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>Секатор садовый 20см Зелёный 1/6 1/36 Арт: 1126</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/0002017-1-1-1-1-1/</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>Секатор садовый 20см Розовый 1/6 1/36 Арт: 1125</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/0002017-1-1-1-1/</t>
   </si>
   <si>
+    <t>1127</t>
+  </si>
+  <si>
+    <t>Секатор садовый 20см сталь SK5 Розовый 1/6 1/36 Арт: 1127</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/0002017-1-1-1-1-2/</t>
+  </si>
+  <si>
     <t>0002018-10</t>
   </si>
   <si>
     <t>Скобы для степлера №10 (20 пачек) 1/50 Арт: 0002018-10</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/0002018-1-2/</t>
   </si>
   <si>
     <t>0002018-11</t>
   </si>
   <si>
     <t>Скобы для степлера №10 (20 пачек) 1/50 Арт: 0002018-11</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/0002018-1-2-1/</t>
   </si>
   <si>
+    <t>420050/1</t>
+  </si>
+  <si>
+    <t>Стебель для розы с листьями 30см 1/50 1/3000 Арт: 420050/1</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/4200501-1/</t>
+  </si>
+  <si>
+    <t>420050/2</t>
+  </si>
+  <si>
+    <t>Стебель для розы с листьями 34см 1/50 1/3000 Арт: 420050/2</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/4200501/</t>
+  </si>
+  <si>
     <t>0002018-2</t>
   </si>
   <si>
     <t>Степлер 10см Салатовый 1/12 1/240 Арт: 0002018-2</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/0002018-1-1/</t>
   </si>
   <si>
     <t>0002014/5</t>
   </si>
   <si>
     <t>Степлер 11*4,5*2,5 Магическая мята 1/24 1/240 Арт: 0002014/5</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/0002018-1-3-4/</t>
   </si>
   <si>
     <t>0002014/2</t>
   </si>
   <si>
     <t>Степлер 11*4,5*2,5 Розовый 1/24 1/240 Арт: 0002014/2</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/0002018-1-3-1/</t>
@@ -1132,59 +1186,50 @@
   <si>
     <t>Цветочный аксессуар Прищепки декоративные "Кошка-1" 3,5*1,8 1/100 1/48 Арт: 260035</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017-3-1-3/</t>
   </si>
   <si>
     <t>260035/1</t>
   </si>
   <si>
     <t>Цветочный аксессуар Прищепки декоративные "Кошка-2" 3,5*1,8 1/100 1/48 Арт: 260035/1</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017-3-1-3-1/</t>
   </si>
   <si>
     <t>260034</t>
   </si>
   <si>
     <t>Цветочный аксессуар Прищепки декоративные "Фламинго" (ассортимент) 3,5*1,8 1/100 1/48 Арт: 260034</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017-3-1-2/</t>
   </si>
   <si>
-    <t>260017</t>
-[...7 lines deleted...]
-  <si>
     <t>260018</t>
   </si>
   <si>
     <t>Цветочный аксессуар Прищепки декоративные 3*0,8*0,4 1/100 1/120 Арт: 260018</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017-1/</t>
   </si>
   <si>
     <t>260019</t>
   </si>
   <si>
     <t>Цветочный аксессуар Прищепки декоративные 3,5*0,9*0,7 1/100 1/72 Арт: 260019</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017-2/</t>
   </si>
   <si>
     <t>260020</t>
   </si>
   <si>
     <t>Цветочный аксессуар Прищепки декоративные 4,5*1*0,7 1/100 1/72 Арт: 260020</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017-3/</t>
@@ -1204,335 +1249,362 @@
   <si>
     <t>Цветочный аксессуар Прищепки декоративные Цветные (микс) 3*0,8*0,4 1/100 1/120 Арт: 260013</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260013/</t>
   </si>
   <si>
     <t>260015</t>
   </si>
   <si>
     <t>Цветочный аксессуар Прищепки декоративные Цветные (микс) 3,5*0,9*0,7 1/100 1/72 Арт: 260015</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260015/</t>
   </si>
   <si>
     <t>260014</t>
   </si>
   <si>
     <t>Цветочный аксессуар Прищепки декоративные Цветные (микс) 4,5*1*0,7 1/100 1/96 Арт: 260014</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260014/</t>
   </si>
   <si>
+    <t>000778/20</t>
+  </si>
+  <si>
+    <t>Шпажки деревянные (100 шт.) 20см*3мм 1/200 Арт: 000778/20</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/00077835-3/</t>
+  </si>
+  <si>
+    <t>000778/25</t>
+  </si>
+  <si>
+    <t>Шпажки деревянные (100 шт.) 25см*3мм 1/150 Арт: 000778/25</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/00077835-2/</t>
+  </si>
+  <si>
+    <t>000778/30</t>
+  </si>
+  <si>
+    <t>Шпажки деревянные (100 шт.) 30см*3мм 1/100 Арт: 000778/30</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/00077835-1/</t>
+  </si>
+  <si>
+    <t>000778/35</t>
+  </si>
+  <si>
+    <t>Шпажки деревянные (100 шт.) 35см*3мм 1/50 Арт: 000778/35</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/00077835/</t>
+  </si>
+  <si>
     <t>бумага и фоамиран</t>
   </si>
   <si>
     <t>фоамиран</t>
   </si>
   <si>
-    <t>2020/20</t>
-[...5 lines deleted...]
-    <t>https://irkutsk.omg-gift.ru/product/20207-1-18/</t>
+    <t>2020/13</t>
+  </si>
+  <si>
+    <t>Фоамиран в листах 1мм 70*60 (10 шт.) Белый 1/25 Арт: 2020/13</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/20207-1-11/</t>
   </si>
   <si>
     <t>2020/15</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Жёлто-зелёный 1/25 Арт: 2020/15</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/20207-1-13/</t>
   </si>
   <si>
     <t>2020/23</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Красный 1/25 Арт: 2020/23</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/20207-1-21/</t>
   </si>
   <si>
     <t>2020/22</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Малиново-розовый 1/25 Арт: 2020/22</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/20207-1-20/</t>
   </si>
   <si>
+    <t>2020/7</t>
+  </si>
+  <si>
+    <t>Фоамиран в листах 1мм 70*60 (10 шт.) Персиковый 1/25 Арт: 2020/7</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/20207/</t>
+  </si>
+  <si>
     <t>2020/4</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Розовый-2 1/25 Арт: 2020/4</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/20207-1-3/</t>
   </si>
   <si>
     <t>2020/6</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Серо-голубой 1/25 Арт: 2020/6</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/20207-1-5/</t>
   </si>
   <si>
     <t>2020/36</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Синий 1/25 Арт: 2020/36</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/20207-1-23-1-3-1/</t>
   </si>
   <si>
-    <t>2020/29</t>
-[...8 lines deleted...]
-    <t>емкости для цветов</t>
+    <t>2020/18</t>
+  </si>
+  <si>
+    <t>Фоамиран в листах 1мм 70*60 (10 шт.) Сиреневый 1/25 Арт: 2020/18</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/20207-1-16/</t>
+  </si>
+  <si>
+    <t>2020/35</t>
+  </si>
+  <si>
+    <t>Фоамиран в листах 1мм 70*60 (10 шт.) Яркий пурпурный 1/25 Арт: 2020/35</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/20207-1-23-1-3/</t>
+  </si>
+  <si>
+    <t>вазы, кашпо, корзины</t>
   </si>
   <si>
     <t>вазы</t>
   </si>
   <si>
     <t>824/1</t>
   </si>
   <si>
     <t>Ваза акриловая квадратная 14*14*24 280г Серо-синий 1/40 Арт: 824/1</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/8201-3-1-1/</t>
   </si>
   <si>
     <t>823/1</t>
   </si>
   <si>
     <t>Ваза акриловая квадратная 14*14*24 280г Янтарный 1/40 Арт: 823/1</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/8201-3-1/</t>
   </si>
   <si>
-    <t>820/1</t>
-[...25 lines deleted...]
-  <si>
     <t>823/2</t>
   </si>
   <si>
     <t>Ваза акриловая квадратная 16*16*30 470г Янтарный 1/30 Арт: 823/2</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/8201-4-1-1/</t>
   </si>
   <si>
-    <t>820/2</t>
-[...7 lines deleted...]
-  <si>
     <t>822/3</t>
   </si>
   <si>
     <t>Ваза акриловая квадратная 19*19*37 700г Чёрный 1/20 Арт: 822/3</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/8201-5-2/</t>
   </si>
   <si>
     <t>823/3</t>
   </si>
   <si>
     <t>Ваза акриловая квадратная 19*19*37 700г Янтарный 1/20 Арт: 823/3</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/8201-5-2-1/</t>
   </si>
   <si>
     <t>820/3</t>
   </si>
   <si>
     <t>Ваза акриловая квадратная 19*19*38,5 750г 1/20 Арт: 820/3</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/8201-2/</t>
   </si>
   <si>
-    <t>821/1</t>
-[...5 lines deleted...]
-    <t>https://irkutsk.omg-gift.ru/product/8201-3/</t>
+    <t>821/3</t>
+  </si>
+  <si>
+    <t>Ваза акриловая круглая 21,5*38 800г 1/20 Арт: 821/3</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/8201-5/</t>
+  </si>
+  <si>
+    <t>825/1</t>
+  </si>
+  <si>
+    <t>Ваза стеклянная 825 9*25 Оранжевый 1/15 Арт: 825/1</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/8201-3-2-6/</t>
+  </si>
+  <si>
+    <t>825/2</t>
+  </si>
+  <si>
+    <t>Ваза стеклянная 825 9*25 Серый 1/15 Арт: 825/2</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/8201-3-2-7/</t>
+  </si>
+  <si>
+    <t>826/2</t>
+  </si>
+  <si>
+    <t>Ваза стеклянная 826 19*21 Зеленый 1/16 Арт: 826/2</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/8201-3-2-9/</t>
+  </si>
+  <si>
+    <t>826/4</t>
+  </si>
+  <si>
+    <t>Ваза стеклянная 826 19*21 Оранжевый 1/16 Арт: 826/4</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/8201-3-2-11/</t>
+  </si>
+  <si>
+    <t>826/3</t>
+  </si>
+  <si>
+    <t>Ваза стеклянная 826 19*21 Серый 1/16 Арт: 826/3</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/8201-3-2-10/</t>
+  </si>
+  <si>
+    <t>826/1</t>
+  </si>
+  <si>
+    <t>Ваза стеклянная 826 19*21 Синий 1/16 Арт: 826/1</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/8201-3-2-8/</t>
+  </si>
+  <si>
+    <t>827/2</t>
+  </si>
+  <si>
+    <t>Ваза стеклянная 827 25см Зеленый 1/24 Арт: 827/2</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/8201-3-2-3/</t>
+  </si>
+  <si>
+    <t>827/1</t>
+  </si>
+  <si>
+    <t>Ваза стеклянная 827 25см Серый 1/24 Арт: 827/1</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/8201-3-2-2/</t>
+  </si>
+  <si>
+    <t>828/1</t>
+  </si>
+  <si>
+    <t>Ваза стеклянная 828 16*20 Серый 1/24 Арт: 828/1</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/8201-3-2-4/</t>
+  </si>
+  <si>
+    <t>829/1</t>
+  </si>
+  <si>
+    <t>Ваза стеклянная 829 9*27 Серый 1/15 Арт: 829/1</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/8201-3-2/</t>
+  </si>
+  <si>
+    <t>830/1</t>
+  </si>
+  <si>
+    <t>Ваза стеклянная 830 13*25 Серый 1/24 Арт: 830/1</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/8201-3-2-1/</t>
+  </si>
+  <si>
+    <t>831/1</t>
+  </si>
+  <si>
+    <t>Ваза стеклянная 831 13*30 Чёрный 1/18 Арт: 831/1</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/8201-3-2-5/</t>
   </si>
   <si>
     <t>корзины цветочные</t>
   </si>
   <si>
-    <t>420141/9</t>
-[...97 lines deleted...]
-  <si>
     <t>420224/3</t>
   </si>
   <si>
     <t>Корзина плетёная "Ваза" 11*11*25,5 (±5%) из пластика Натуральный 1/24 Арт: 420224/3</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-1-3-2/</t>
   </si>
   <si>
     <t>420225/3</t>
   </si>
   <si>
     <t>Корзина плетёная "Ваза" 11*19 (±5%) из пластика Натуральный 1/48 Арт: 420225/3</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-1-3-2-1/</t>
   </si>
   <si>
     <t>420226/3</t>
   </si>
   <si>
     <t>Корзина плетёная "Ваза" 11*20 (±5%) из пластика Натуральный 1/48 Арт: 420226/3</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-1-3-2-2/</t>
@@ -1597,104 +1669,113 @@
   <si>
     <t>Корзина плетёная 22*13*21 (±5%) из камыша Натуральный 1/80 Арт: 420207/3</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1/</t>
   </si>
   <si>
     <t>420123/3</t>
   </si>
   <si>
     <t>Корзина плетёная 25*10*17 (±5%) из камыша с ручками Натуральный 1/100 Арт: 420123/3</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-2-3-2/</t>
   </si>
   <si>
     <t>420210/3</t>
   </si>
   <si>
     <t>Корзина плетёная 26*13*17 (±5%) из камыша с ручками Натуральный 1/60 Арт: 420210/3</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-1-1-2/</t>
   </si>
   <si>
-    <t>420208/3</t>
-[...7 lines deleted...]
-  <si>
     <t>420121/3</t>
   </si>
   <si>
     <t>Корзина плетёная 27*20 (±5%) из камыша с ручками Натуральный 1/100 Арт: 420121/3</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-2-3/</t>
   </si>
   <si>
     <t>420122/3</t>
   </si>
   <si>
     <t>Корзина плетёная 28*17 (±5%) из камыша с ручками Натуральный 1/100 Арт: 420122/3</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-2-3-1/</t>
   </si>
   <si>
     <t>420211/3</t>
   </si>
   <si>
     <t>Корзина плетёная 33*14*21 (±5%) из камыша с ручками Натуральный 1/60 Арт: 420211/3</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-1-1-2-1/</t>
   </si>
   <si>
     <t>420119/3</t>
   </si>
   <si>
     <t>Корзина плетёная 37*12*26 (±5%) из камыша с ручками Натуральный 1/60 Арт: 420119/3</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-1-1-2-1-1/</t>
   </si>
   <si>
     <t>420212/3</t>
   </si>
   <si>
     <t>Корзина плетёная 44*32 (±5%) из камыша с ручками Натуральный 1/30 Арт: 420212/3</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-2/</t>
   </si>
   <si>
+    <t>420134/1</t>
+  </si>
+  <si>
+    <t>Корзина плетёная Круглая 12*10,5/26 (±5%) из пластика с ручкой Белый 1/80 Арт: 420134/1</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-1-1-1-1-1-1-1-1/</t>
+  </si>
+  <si>
+    <t>420134/22</t>
+  </si>
+  <si>
+    <t>Корзина плетёная Круглая 12*10,5/26 (±5%) из пластика с ручкой Кофейный 1/80 Арт: 420134/22</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-1-1-1-1-1-1-1-1-1/</t>
+  </si>
+  <si>
     <t>420138/3</t>
   </si>
   <si>
     <t>Корзина плетёная Круглая 13*12 (±5%) из водорослей Натуральный 1/100 Арт: 420138/3</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-2-1-3-3/</t>
   </si>
   <si>
     <t>420137/3</t>
   </si>
   <si>
     <t>Корзина плетёная Круглая 15*12 (±5%) из камыша Натуральный 1/80 Арт: 420137/3</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-2-2/</t>
   </si>
   <si>
     <t>420125/1</t>
   </si>
   <si>
     <t>Корзина плетёная Круглая 15*12/15 (±5%) из камыша и бумаги с ручками Натуральный/Белый 1/96 Арт: 420125/1</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-2/</t>
@@ -1759,140 +1840,122 @@
   <si>
     <t>Корзина плетёная Круглая 16*8 (±5%) из хлопка с ручками Натуральный 1/150 Арт: 420166/76</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-1/</t>
   </si>
   <si>
     <t>420126/1</t>
   </si>
   <si>
     <t>Корзина плетёная Круглая 18*13/17 (±5%) из камыша и бумаги с ручками Натуральный/Белый 1/96 Арт: 420126/1</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-1-1-1/</t>
   </si>
   <si>
     <t>420126/8</t>
   </si>
   <si>
     <t>Корзина плетёная Круглая 18*13/17 (±5%) из камыша и бумаги с ручками Натуральный/Чёрный 1/96 Арт: 420126/8</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-1-1-1-1/</t>
   </si>
   <si>
-    <t>420133/1</t>
-[...14 lines deleted...]
-    <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-1-4/</t>
+    <t>420201/2</t>
+  </si>
+  <si>
+    <t>Корзина плетёная Круглая 20*11/35 с ручкой "Береста" Натуральный 1/120 Арт: 420201/2</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/420-2001-6-4-1/</t>
+  </si>
+  <si>
+    <t>420139/22</t>
+  </si>
+  <si>
+    <t>Корзины плетёные "Ваза" Набор 1/3 27*20*14/33 (±5%) из пластика с ручкой Кофейный 1/18 Арт: 420139/22</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/420300-2-1/</t>
   </si>
   <si>
     <t>420193/230</t>
   </si>
   <si>
     <t>Корзины плетёные Квадратные Набор 1/3 22*22*10/25 (±5%) из бумаги с ручкой Бежевый/Коричневый 1/20 Арт: 420193/230</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-2-1-2-3/</t>
   </si>
   <si>
     <t>420173/1</t>
   </si>
   <si>
     <t>Корзины плетёные Круглые Набор 1/2 15*10/25 (±5%) из пластика с ручкой Белый 1/36 Арт: 420173/1</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-2-1/</t>
   </si>
   <si>
     <t>420148/14</t>
   </si>
   <si>
     <t>Корзины плетёные Круглые Набор 1/2 15*10/27 (±5%) из пластика с ручкой Рыжий 1/36 Арт: 420148/14</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-2-1-4/</t>
   </si>
   <si>
     <t>420149/3</t>
   </si>
   <si>
     <t>Корзины плетёные Круглые Набор 1/2 15*27 (±5%) из водорослей с ручкой Натуральный 1/36 Арт: 420149/3</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-2-1-3/</t>
   </si>
   <si>
     <t>420152/3</t>
   </si>
   <si>
     <t>Корзины плетёные Круглые Набор 1/2 16*25 (±5%) из водорослей с ручкой Натуральный 1/36 Арт: 420152/3</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-2-1-3-2/</t>
   </si>
   <si>
-    <t>420181/122</t>
-[...7 lines deleted...]
-  <si>
     <t>420184/122</t>
   </si>
   <si>
     <t>Корзины плетёные Круглые Набор 1/3 25*10 (±5%) из бумаги с ручкой Бежевый 1/20 Арт: 420184/122</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-4-7-1-1-3-3-1-3/</t>
   </si>
   <si>
-    <t>420194/230</t>
-[...7 lines deleted...]
-  <si>
     <t>420178/2192</t>
   </si>
   <si>
     <t>Корзины плетёные Круглые Набор 1/3 25*10/27 (±5%) из пластика с ручкой Белый/Коричневый 1/20 Арт: 420178/2192</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-4-7-1-1-2/</t>
   </si>
   <si>
     <t>420178/2116</t>
   </si>
   <si>
     <t>Корзины плетёные Круглые Набор 1/3 25*10/27 (±5%) из пластика с ручкой Бронзовый/Бежевый 1/20 Арт: 420178/2116</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-4-7-1-1-3-3/</t>
   </si>
   <si>
     <t>420178/2197</t>
   </si>
   <si>
     <t>Корзины плетёные Круглые Набор 1/3 25*10/27 (±5%) из пластика с ручкой Коричневый/Бежевый 1/20 Арт: 420178/2197</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-4-7-1-1-3-2/</t>
@@ -1912,59 +1975,50 @@
   <si>
     <t>Корзины плетёные Круглые Набор 1/3 25*10/27 (±5%) из пластика с ручкой Серый/Коричневый 1/20 Арт: 420178/2117</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-4-7-1-1/</t>
   </si>
   <si>
     <t>420124/25</t>
   </si>
   <si>
     <t>Корзины плетёные Круглые Набор 1/3 27*25 (±5%) из камыша с ручками Натуральный 1/8 Арт: 420124/25</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2/</t>
   </si>
   <si>
     <t>420213/3</t>
   </si>
   <si>
     <t>Корзины плетёные Круглые Набор 1/3 30*15 (±5%) из камыша Натуральный 1/12 Арт: 420213/3</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-4/</t>
   </si>
   <si>
-    <t>420150/1</t>
-[...7 lines deleted...]
-  <si>
     <t>420150/2</t>
   </si>
   <si>
     <t>Корзины плетёные Круглые Набор 1/3 34*13/38 (±5%) с ручкой Молочный 1/8 Арт: 420150/2</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4201501-1/</t>
   </si>
   <si>
     <t>420180/2</t>
   </si>
   <si>
     <t>Корзины плетёные Круглые Набор 1/4 40*15/44 (±5%) с ручкой Молочный 1/6 Арт: 420180/2</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4201101-1-1/</t>
   </si>
   <si>
     <t>420500/7</t>
   </si>
   <si>
     <t>Корзины плетёные Круглые Набор 1/6 49*19/52 (±5%) с ручкой Сиреневый 1/8 Арт: 420500/7</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4201301-4-1-3-1/</t>
@@ -2020,57 +2074,66 @@
   <si>
     <t>Корзины плетёные Набор 1/2 26*18*10/18 (±5%) из секвойи с ручками Серый 1/24 Арт: 420197/1126</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-2/</t>
   </si>
   <si>
     <t>420202/982</t>
   </si>
   <si>
     <t>Корзины плетёные Набор 1/2 27*18*32 (±5%) из секвойи с ручками Медовый 1/12 Арт: 420202/982</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-1-1/</t>
   </si>
   <si>
     <t>420203/975</t>
   </si>
   <si>
     <t>Корзины плетёные Набор 1/2 27*20*33 (±5%) из секвойи с ручками Медовый 1/12 Арт: 420203/975</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-1-1-1/</t>
   </si>
   <si>
-    <t>420175/1</t>
-[...5 lines deleted...]
-    <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-2-1-2/</t>
+    <t>420118/1</t>
+  </si>
+  <si>
+    <t>Корзины плетёные Набор 1/2 32*22*16/21 (±5%) из секвойи с ручками Белый 1/24 Арт: 420118/1</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-4/</t>
+  </si>
+  <si>
+    <t>420118/2</t>
+  </si>
+  <si>
+    <t>Корзины плетёные Набор 1/2 32*22*16/21 (±5%) из секвойи с ручками Розовый 1/24 Арт: 420118/2</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-4-1/</t>
   </si>
   <si>
     <t>420151/3</t>
   </si>
   <si>
     <t>Корзины плетёные Овальные Набор 1/2 18*13*26 (±5%) из водорослей с ручкой Натуральный 1/36 Арт: 420151/3</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-2-1-3-1/</t>
   </si>
   <si>
     <t>420156/14</t>
   </si>
   <si>
     <t>Корзины плетёные Овальные Набор 1/2 21*15*10/25 (±5%) из пластика с ручкой Рыжий 1/24 Арт: 420156/14</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-2-1-2-1/</t>
   </si>
   <si>
     <t>420153/3</t>
   </si>
   <si>
     <t>Корзины плетёные Овальные Набор 1/2 24*19*22 (±5%) из водорослей с ручкой Натуральный 1/24 Арт: 420153/3</t>
   </si>
@@ -2092,374 +2155,191 @@
   <si>
     <t>Корзины плетёные Овальные Набор 1/3 27*21*10/27 (±5%) из пластика с ручкой Коричневый/Бежевый 1/20 Арт: 420177/2197</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-4-7-1/</t>
   </si>
   <si>
     <t>420183/122</t>
   </si>
   <si>
     <t>Корзины плетёные Овальные Набор 1/3 28*21*10 (±5%) из бумаги с ручкой Бежевый 1/20 Арт: 420183/122</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-4-7-1-1-3-3-1-2/</t>
   </si>
   <si>
     <t>420192/230</t>
   </si>
   <si>
     <t>Корзины плетёные Овальные Набор 1/3 28*21*10/25 (±5%) из бумаги с ручкой Бежевый/Коричневый 1/20 Арт: 420192/230</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-2-1-2/</t>
   </si>
   <si>
-    <t>420116/251</t>
-[...16 lines deleted...]
-  <si>
     <t>420116/253</t>
   </si>
   <si>
     <t>Корзины плетёные Овальные Набор 1/3 38*26*18 (±5%) из камыша с ручками (253) Натуральный 1/8 Арт: 420116/253</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-3/</t>
   </si>
   <si>
-    <t>420140/1</t>
-[...7 lines deleted...]
-  <si>
     <t>420140/2</t>
   </si>
   <si>
     <t>Корзины плетёные Овальные Набор 1/3 38*30*13/38 (±5%) с ручкой Молочный 1/8 Арт: 420140/2</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4201401-1/</t>
   </si>
   <si>
-    <t>420160/2</t>
-[...16 lines deleted...]
-  <si>
     <t>420176/2197</t>
   </si>
   <si>
     <t>Корзины плетёные Прямоугольные Набор 1/3 24*18*10/27 (±5%) из пластика с ручкой Коричневый/Бежевый 1/20 Арт: 420176/2197</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-4-7-1-2/</t>
   </si>
   <si>
     <t>420191/230</t>
   </si>
   <si>
     <t>Корзины плетёные Прямоугольные Набор 1/3 26*20*10/25 (±5%) из бумаги с ручкой Бежевый/Коричневый 1/20 Арт: 420191/230</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-2-1-2-1-2-2/</t>
   </si>
   <si>
     <t>420182/122</t>
   </si>
   <si>
     <t>Корзины плетёные Прямоугольные Набор 1/3 27*20*10 (±5%) из бумаги с ручкой Бежевый 1/20 Арт: 420182/122</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/4209002-2-4-7-1-1-3-3-1-1/</t>
   </si>
   <si>
     <t>лента</t>
   </si>
   <si>
+    <t>556-50/826</t>
+  </si>
+  <si>
+    <t>Лента Атласная Полиэстер класс А 5см*100ярд Золотой 1/7 1/28 Арт: 556-50/826</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/lenta-atlasnaya-poliester-5sm100yard-132-art-000556-50030-21-1/</t>
+  </si>
+  <si>
     <t>Лента Фатин</t>
   </si>
   <si>
     <t>573-3/2</t>
   </si>
   <si>
     <t>Лента Фатин 3см*45ярд Белый 1/8 1/96 Арт: 573-3/2</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/21650-1/</t>
   </si>
   <si>
-    <t>573-3/3</t>
-[...7 lines deleted...]
-  <si>
     <t>573-3/7</t>
   </si>
   <si>
     <t>Лента Фатин 3см*45ярд Бордовый 1/8 1/96 Арт: 573-3/7</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/21650-2/</t>
   </si>
   <si>
     <t>573-3/5</t>
   </si>
   <si>
     <t>Лента Фатин 3см*45ярд Голубой 1/8 1/96 Арт: 573-3/5</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/21650-1-2/</t>
   </si>
   <si>
     <t>573-3/8</t>
   </si>
   <si>
-    <t>Лента Фатин 3см*45ярд Жёлтый 1/8 1/96 Арт: 573-3/8</t>
+    <t>Лента Фатин 3см*45ярд Жёлтый 1/8 1/32 Арт: 573-3/8</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/21650-2-1/</t>
   </si>
   <si>
     <t>573-3/1</t>
   </si>
   <si>
     <t>Лента Фатин 3см*45ярд Красный 1/8 1/96 Арт: 573-3/1</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/21650/</t>
   </si>
   <si>
     <t>573-3/6</t>
   </si>
   <si>
     <t>Лента Фатин 3см*45ярд Персиковый 1/8 1/96 Арт: 573-3/6</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/21650-1-3/</t>
   </si>
   <si>
     <t>573-3/10</t>
   </si>
   <si>
     <t>Лента Фатин 3см*45ярд Розовый 1/8 1/96 Арт: 573-3/10</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/21650-4/</t>
   </si>
   <si>
     <t>573-3/9</t>
   </si>
   <si>
     <t>Лента Фатин 3см*45ярд Сиреневый 1/8 1/96 Арт: 573-3/9</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/21650-3/</t>
   </si>
   <si>
     <t>573-3/4</t>
   </si>
   <si>
     <t>Лента Фатин 3см*45ярд Чёрный 1/8 1/96 Арт: 573-3/4</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/21650-1-1-1/</t>
   </si>
   <si>
-    <t>мыльные цветы</t>
-[...136 lines deleted...]
-  <si>
     <t>пакеты для цветов</t>
   </si>
   <si>
     <t>Пакеты "Конус для цветов"</t>
   </si>
   <si>
     <t>001550/2</t>
   </si>
   <si>
     <t>Пакет "Конус для цветов" 12,5*4*40 (30 шт.) Белая рамка 1/200 Арт: 001550/2</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/0015101-4-3-5-5-1/</t>
   </si>
   <si>
     <t>001550/4</t>
   </si>
   <si>
     <t>Пакет "Конус для цветов" 12,5*4*40 (30 шт.) Коричневая рамка 1/200 Арт: 001550/4</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/0015101-4-3-5-5-3/</t>
   </si>
   <si>
     <t>001550/3</t>
@@ -2557,146 +2437,128 @@
   <si>
     <t>Резинки для денег 3,2см 500г 1/40 Арт: 400032-500G</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/rezinki-dlya-deneg-art-400032-500g/</t>
   </si>
   <si>
     <t>400032-500S</t>
   </si>
   <si>
     <t>Резинки для денег 3,2см 500г цветные 1/40 Арт: 400032-500S</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/rezinki-dlya-deneg-art-400038-500g-1/</t>
   </si>
   <si>
     <t>400050-500S</t>
   </si>
   <si>
     <t>Резинки для денег 5см 500г цветные 1/40 Арт: 400050-500S</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/rezinki-dlya-deneg-art-400038-500g-2/</t>
   </si>
   <si>
+    <t>скотч упаковочный</t>
+  </si>
+  <si>
     <t>Скотч двухсторонний</t>
   </si>
   <si>
     <t>000989-5</t>
   </si>
   <si>
     <t>Скотч двухсторонний 0,5см/25ярд 1/60 1/720 Арт: 000989-5</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/skotch-art-000999-1-2/</t>
   </si>
   <si>
     <t>000989-8</t>
   </si>
   <si>
     <t>Скотч двухсторонний 0,8см/25ярд 1/24 1/432 Арт: 000989-8</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/skotch-2-kh-storonniy-05-sm25-yard-art-om-999-2-1/</t>
   </si>
   <si>
     <t>000989-10</t>
   </si>
   <si>
     <t>Скотч двухсторонний 1,0см/25ярд 1/20 1/360 Арт: 000989-10</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/skotch-2-kh-storonniy-1-sm25-yard-art-om-999-3-1/</t>
   </si>
   <si>
     <t>000989-12</t>
   </si>
   <si>
     <t>Скотч двухсторонний 1,2см/25ярд 1/20 1/300 Арт: 000989-12</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/000999-4-1/</t>
   </si>
   <si>
-    <t>000999-4</t>
-[...16 lines deleted...]
-  <si>
     <t>000989-20</t>
   </si>
   <si>
     <t>Скотч двухсторонний 2см/25ярд 1/15 1/180 Арт: 000989-20</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/skotch-art-000999-1-1-3/</t>
   </si>
   <si>
     <t>000999-6</t>
   </si>
   <si>
     <t>Скотч двухсторонний 2см/25ярд 1/15 1/180 Арт: 000999-6</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/skotch-art-000999-1-1/</t>
   </si>
   <si>
     <t>000999-8</t>
   </si>
   <si>
     <t>Скотч двухсторонний 3см/25ярд 1/10 1/120 Арт: 000999-8</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/skotch-art-000999-1-1-2/</t>
   </si>
   <si>
     <t>000989-48</t>
   </si>
   <si>
     <t>Скотч двухсторонний 4,8см/25ярд 1/6 1/72 Арт: 000989-48</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/skotch-art-000999-1-1-2-1/</t>
   </si>
   <si>
-    <t>скотч упаковочный</t>
-[...1 lines deleted...]
-  <si>
     <t>Скотч прозрачный (канцелярский)</t>
   </si>
   <si>
     <t>000999-12</t>
   </si>
   <si>
     <t>Упаковочная клейкая лента 50мм*300м Жёлтый 1/20 Арт: 000999-12</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/000999-10-1/</t>
   </si>
   <si>
     <t>000999-10</t>
   </si>
   <si>
     <t>Упаковочная клейкая лента 50мм*300м Прозрачный 1/20 Арт: 000999-10</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/000999-10/</t>
   </si>
   <si>
     <t>сухоцветы</t>
   </si>
   <si>
     <t>420063/3</t>
@@ -2704,96 +2566,96 @@
   <si>
     <t>Сухоцвет "Гортензия" 55см Голубой 1/1 1/100 Арт: 420063/3</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/420061-1-4-10-1-2/</t>
   </si>
   <si>
     <t>420063/4</t>
   </si>
   <si>
     <t>Сухоцвет "Гортензия" 55см Красный 1/1 1/100 Арт: 420063/4</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/420061-1-4-10-1-3/</t>
   </si>
   <si>
     <t>420064/1</t>
   </si>
   <si>
     <t>Сухоцвет "Хлопок" 65см Белый 1/20 1/240 Арт: 420064/1</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/420061-1-4-10-1-4/</t>
   </si>
   <si>
-    <t>420062/7</t>
-[...7 lines deleted...]
-  <si>
     <t>420062/2</t>
   </si>
   <si>
     <t>Сухоцветы "Лагурус" 60см Бежевый 1/20 1/240 Арт: 420062/2</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/420061-1-4-1/</t>
   </si>
   <si>
     <t>420062/11</t>
   </si>
   <si>
     <t>Сухоцветы "Лагурус" 60см Белый 1/20 1/240 Арт: 420062/11</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/420061-1-4-10/</t>
   </si>
   <si>
     <t>420062/3</t>
   </si>
   <si>
     <t>Сухоцветы "Лагурус" 60см Розовый 1/20 1/240 Арт: 420062/3</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/420061-1-4-2/</t>
   </si>
   <si>
     <t>420061/1</t>
   </si>
   <si>
     <t>Сухоцветы "Тростник" (10 шт.) Белый 1/250 Арт: 420061/1</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/420061-1/</t>
   </si>
   <si>
     <t>термоклей и клеевые пистолеты</t>
+  </si>
+  <si>
+    <t>0002016-07</t>
+  </si>
+  <si>
+    <t>Клей "Термопластичный" (палочка) 0,7*30см 1/1кг 1/25 Арт: 0002016-07</t>
+  </si>
+  <si>
+    <t>https://irkutsk.omg-gift.ru/product/0002016-07/</t>
   </si>
   <si>
     <t>0002016-11</t>
   </si>
   <si>
     <t>Клей "Термопластичный" (палочка) 1,1*30см 1/1кг 1/25 Арт: 0002016-11</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/0002016-11/</t>
   </si>
   <si>
     <t>0002016-2</t>
   </si>
   <si>
     <t>Пистолет для горячего термопластичного клея 60W 1/48 Арт: 0002016-2</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/0002016-2/</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
@@ -2960,51 +2822,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53734.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52912.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37916.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53735.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41733.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53738.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37917.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37919.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53736.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37921.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53737.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41735.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53460.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58661.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53461.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53456.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53455.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53457.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53459.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53458.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41734.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46920.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46918.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63542.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63543.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63544.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68581.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55916.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53452.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53451.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70271.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70272.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46280.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46283.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46286.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66295.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46282.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66296.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46376.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46288.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70287.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70412.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63778.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63779.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60442.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63780.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63781.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60443.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63782.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63783.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60444.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63548.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63546.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63545.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63638.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63636.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63635.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63637.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63643.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63641.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63639.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63642.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63215.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63785.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63784.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63214.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60445.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60446.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60447.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63786.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60448.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63787.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63216.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63217.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53453.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57888.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57889.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70285.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57891.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70283.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57892.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70286.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57893.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70284.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62788.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62789.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62790.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57887.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46940.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46936.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46933.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46938.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46924.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46921.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46922.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46923.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68192.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68225.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68224.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46916.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56638.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46914.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63541.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63538.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63540.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63539.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63537.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51864.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51863.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41244.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58763.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58764.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38153.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41234.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41955.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41230.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58766.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58767.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58768.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30096.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30097.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30098.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30099.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30094.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29216.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29218.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29217.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55232.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55227.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55235.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55234.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55216.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55218.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66230.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61319.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70268.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70265.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62727.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70269.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70263.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70266.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62728.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70264.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70267.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62729.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62730.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69242.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69392.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69300.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69391.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69393.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69303.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69394.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69302.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69398.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69397.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69396.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70329.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70330.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70331.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68899.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68857.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68859.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68858.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69233.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69232.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69296.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69542.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68911.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69295.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69540.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69541.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68912.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69556.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69226.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69577.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68891.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68889.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68890.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68878.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68877.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68876.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68873.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68879.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68874.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68900.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68901.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69240.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69239.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69400.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68951.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69305.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69223.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69225.96x96194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69404.96x96195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69407.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69137.96x96197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69221.96x96198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69308.96x96199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69307.96x96200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69222.96x96201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68896.96x96202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68766.96x96203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68881.96x96204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56223.96x96205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61879.96x96206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63071.96x96207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56450.96x96208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68860.96x96209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68897.96x96210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68898.96x96211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68862.96x96212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68861.96x96213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68863.96x96214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68864.96x96215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68865.96x96216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68907.96x96217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69224.96x96218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69306.96x96219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69399.96x96220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70410.96x96221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68895.96x96222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69406.96x96223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69136.96x96224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68767.96x96225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68768.96x96226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69555.96x96227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61877.96x96228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61878.96x96229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63069.96x96230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68906.96x96231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69402.96x96232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69401.96x96233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69405.96x96234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68954.96x96235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68955.96x96236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68956.96x96237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68959.96x96238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68958.96x96239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68953.96x96240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68961.96x96241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68962.96x96242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68960.96x96243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68957.96x96244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67809.96x96245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67810.96x96246.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67805.96x96247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62693.96x96248.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67808.96x96249.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46706.96x96250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67806.96x96251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67947.96x96252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55640.96x96253.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56513.96x96254.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56512.96x96255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62831.96x96256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62830.96x96257.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62829.96x96258.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62828.96x96259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56617.96x96260.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56619.96x96261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56618.96x96262.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56675.96x96263.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56672.96x96264.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56671.96x96265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56667.96x96266.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56669.96x96267.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56670.96x96268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56668.96x96269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38061.96x96270.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57132.96x96271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57136.96x96272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57138.96x96273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70259.96x96274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68617.96x96275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68616.96x96276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70260.96x96277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57652.96x96278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70258.96x96279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70257.96x96280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57654.96x96281.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57656.96x96282.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68621.96x96283.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57037.96x96284.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57036.96x96285.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61028.96x96286.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61029.96x96287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61030.96x96288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61021.96x96289.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61016.96x96290.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61025.96x96291.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61017.96x96292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61011.96x96293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62401.96x96294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68622.96x96295.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53734.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52912.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37916.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53735.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41733.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53738.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37917.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37919.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53736.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37921.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53737.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41735.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53460.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58661.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53461.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53456.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53455.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53459.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53458.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41734.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46920.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46918.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63542.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63543.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63544.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68581.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55916.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53452.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53451.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68769.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69242.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69303.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69398.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69396.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70271.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70272.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46280.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46286.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66295.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46282.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66296.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46376.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46288.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70287.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70412.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63778.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63779.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60442.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63780.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63781.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60443.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63782.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63783.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60444.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63548.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63545.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63638.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63636.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63635.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63637.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63643.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63641.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63639.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63642.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63215.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63785.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63784.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63214.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60445.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60446.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60447.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63786.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60448.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63787.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63216.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63217.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53453.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55640.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57888.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57889.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70285.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57891.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70283.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57892.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70286.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57893.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70284.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62788.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62789.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62790.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57887.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46940.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46936.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46933.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46938.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46924.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46921.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46922.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46923.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68192.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68225.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68224.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70695.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46916.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56638.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56513.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56512.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46914.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63541.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63538.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63540.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63539.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63537.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51864.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51863.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41244.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58763.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58764.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38153.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41234.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41955.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41230.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58766.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58767.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58768.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30097.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30098.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30099.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30094.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29216.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29218.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29217.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62831.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62830.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62829.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62828.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59601.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55227.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55235.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55234.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55219.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55216.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55218.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66230.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55230.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61430.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70268.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70265.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70266.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70264.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70267.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62729.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62732.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70920.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70919.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70917.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70915.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70916.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70918.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70923.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70924.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70922.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70925.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70930.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70921.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70329.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70330.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70331.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68899.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68857.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68859.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68858.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69233.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69232.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69296.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69542.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68911.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69540.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69541.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68912.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69556.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69226.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70334.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70337.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69577.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68891.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68889.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68890.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68878.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68877.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68876.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68873.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68879.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68874.96x96194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68900.96x96195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68901.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67211.96x96197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70333.96x96198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69400.96x96199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68951.96x96200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69305.96x96201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69223.96x96202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69225.96x96203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69407.96x96204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69221.96x96205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69308.96x96206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69307.96x96207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69222.96x96208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68896.96x96209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68766.96x96210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68881.96x96211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61879.96x96212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63071.96x96213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56450.96x96214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68860.96x96215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68897.96x96216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68898.96x96217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68862.96x96218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68861.96x96219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68863.96x96220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68864.96x96221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68865.96x96222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70339.96x96223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70340.96x96224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69224.96x96225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69306.96x96226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69399.96x96227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70410.96x96228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68895.96x96229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69406.96x96230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69136.96x96231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69555.96x96232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61878.96x96233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69402.96x96234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69401.96x96235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69405.96x96236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32226.96x96237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68954.96x96238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68956.96x96239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68959.96x96240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68958.96x96241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68953.96x96242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68961.96x96243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68962.96x96244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68960.96x96245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68957.96x96246.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56617.96x96247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56619.96x96248.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56618.96x96249.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56675.96x96250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56672.96x96251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56671.96x96252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56667.96x96253.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56669.96x96254.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56670.96x96255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56668.96x96256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38061.96x96257.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57132.96x96258.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57136.96x96259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57138.96x96260.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70259.96x96261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68617.96x96262.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68616.96x96263.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70260.96x96264.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70257.96x96265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57654.96x96266.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57656.96x96267.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68621.96x96268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57037.96x96269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57036.96x96270.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61028.96x96271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61029.96x96272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61030.96x96273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61016.96x96274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61025.96x96275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61017.96x96276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61011.96x96277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62400.96x96278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62401.96x96279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68622.96x96280.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_11943" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3485,8367 +3347,7917 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_15008" descr=""/>
+        <xdr:cNvPr id="18" name="product_15006" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_15006" descr=""/>
+        <xdr:cNvPr id="19" name="product_15009" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_15009" descr=""/>
+        <xdr:cNvPr id="20" name="product_13305" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_13305" descr=""/>
+        <xdr:cNvPr id="21" name="product_15012" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_15012" descr=""/>
+        <xdr:cNvPr id="22" name="product_15011" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_15011" descr=""/>
+        <xdr:cNvPr id="23" name="product_20839" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_20839" descr=""/>
+        <xdr:cNvPr id="24" name="product_20840" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_20840" descr=""/>
+        <xdr:cNvPr id="25" name="product_20841" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_20841" descr=""/>
+        <xdr:cNvPr id="26" name="product_22459" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_22459" descr=""/>
+        <xdr:cNvPr id="27" name="product_17814" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_17814" descr=""/>
+        <xdr:cNvPr id="28" name="product_17103" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_17103" descr=""/>
+        <xdr:cNvPr id="29" name="product_17102" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_17102" descr=""/>
+        <xdr:cNvPr id="30" name="product_22479" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_23149" descr=""/>
+        <xdr:cNvPr id="31" name="product_22673" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_23150" descr=""/>
+        <xdr:cNvPr id="32" name="product_22732" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_14640" descr=""/>
+        <xdr:cNvPr id="33" name="product_22707" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_14643" descr=""/>
+        <xdr:cNvPr id="34" name="product_22704" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_14646" descr=""/>
+        <xdr:cNvPr id="35" name="product_23149" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_12042" descr=""/>
+        <xdr:cNvPr id="36" name="product_23150" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_14642" descr=""/>
+        <xdr:cNvPr id="37" name="product_14640" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_12041" descr=""/>
+        <xdr:cNvPr id="38" name="product_14646" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_12040" descr=""/>
+        <xdr:cNvPr id="39" name="product_12042" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_14648" descr=""/>
+        <xdr:cNvPr id="40" name="product_14642" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_23161" descr=""/>
+        <xdr:cNvPr id="41" name="product_12041" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_23273" descr=""/>
+        <xdr:cNvPr id="42" name="product_12040" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_20994" descr=""/>
+        <xdr:cNvPr id="43" name="product_14648" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_20995" descr=""/>
+        <xdr:cNvPr id="44" name="product_23161" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_19510" descr=""/>
+        <xdr:cNvPr id="45" name="product_23273" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_20996" descr=""/>
+        <xdr:cNvPr id="46" name="product_20994" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_20997" descr=""/>
+        <xdr:cNvPr id="47" name="product_20995" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_19511" descr=""/>
+        <xdr:cNvPr id="48" name="product_19510" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_20998" descr=""/>
+        <xdr:cNvPr id="49" name="product_20996" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_20999" descr=""/>
+        <xdr:cNvPr id="50" name="product_20997" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_19512" descr=""/>
+        <xdr:cNvPr id="51" name="product_19511" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_20852" descr=""/>
+        <xdr:cNvPr id="52" name="product_20998" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_20850" descr=""/>
+        <xdr:cNvPr id="53" name="product_20999" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_20849" descr=""/>
+        <xdr:cNvPr id="54" name="product_19512" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_20915" descr=""/>
+        <xdr:cNvPr id="55" name="product_20852" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_20913" descr=""/>
+        <xdr:cNvPr id="56" name="product_20849" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_20912" descr=""/>
+        <xdr:cNvPr id="57" name="product_20915" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_20914" descr=""/>
+        <xdr:cNvPr id="58" name="product_20913" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_20919" descr=""/>
+        <xdr:cNvPr id="59" name="product_20912" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_20917" descr=""/>
+        <xdr:cNvPr id="60" name="product_20914" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_20916" descr=""/>
+        <xdr:cNvPr id="61" name="product_20919" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_20918" descr=""/>
+        <xdr:cNvPr id="62" name="product_20917" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_20827" descr=""/>
+        <xdr:cNvPr id="63" name="product_20916" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_21001" descr=""/>
+        <xdr:cNvPr id="64" name="product_20918" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_21000" descr=""/>
+        <xdr:cNvPr id="65" name="product_20827" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_20826" descr=""/>
+        <xdr:cNvPr id="66" name="product_21001" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_19513" descr=""/>
+        <xdr:cNvPr id="67" name="product_21000" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_19514" descr=""/>
+        <xdr:cNvPr id="68" name="product_20826" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_19516" descr=""/>
+        <xdr:cNvPr id="69" name="product_19513" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_21003" descr=""/>
+        <xdr:cNvPr id="70" name="product_19514" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_19515" descr=""/>
+        <xdr:cNvPr id="71" name="product_19516" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_21002" descr=""/>
+        <xdr:cNvPr id="72" name="product_21003" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_20830" descr=""/>
+        <xdr:cNvPr id="73" name="product_19515" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_20828" descr=""/>
+        <xdr:cNvPr id="74" name="product_21002" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_17104" descr=""/>
+        <xdr:cNvPr id="75" name="product_20830" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_18746" descr=""/>
+        <xdr:cNvPr id="76" name="product_20828" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_18747" descr=""/>
+        <xdr:cNvPr id="77" name="product_17104" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_23158" descr=""/>
+        <xdr:cNvPr id="78" name="product_10476" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_9218" descr=""/>
+        <xdr:cNvPr id="79" name="product_18746" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_23157" descr=""/>
+        <xdr:cNvPr id="80" name="product_18747" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_18749" descr=""/>
+        <xdr:cNvPr id="81" name="product_23158" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_23160" descr=""/>
+        <xdr:cNvPr id="82" name="product_9218" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_18750" descr=""/>
+        <xdr:cNvPr id="83" name="product_23157" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_23159" descr=""/>
+        <xdr:cNvPr id="84" name="product_18749" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_20603" descr=""/>
+        <xdr:cNvPr id="85" name="product_23160" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_20606" descr=""/>
+        <xdr:cNvPr id="86" name="product_18750" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_20605" descr=""/>
+        <xdr:cNvPr id="87" name="product_23159" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_8034" descr=""/>
+        <xdr:cNvPr id="88" name="product_20603" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_15020" descr=""/>
+        <xdr:cNvPr id="89" name="product_20606" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_15016" descr=""/>
+        <xdr:cNvPr id="90" name="product_20605" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_15013" descr=""/>
+        <xdr:cNvPr id="91" name="product_8034" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_15018" descr=""/>
+        <xdr:cNvPr id="92" name="product_15020" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_15021" descr=""/>
+        <xdr:cNvPr id="93" name="product_15016" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_15022" descr=""/>
+        <xdr:cNvPr id="94" name="product_15013" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_15023" descr=""/>
+        <xdr:cNvPr id="95" name="product_15018" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_15024" descr=""/>
+        <xdr:cNvPr id="96" name="product_15021" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_22373" descr=""/>
+        <xdr:cNvPr id="97" name="product_15022" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_22375" descr=""/>
+        <xdr:cNvPr id="98" name="product_15023" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_22374" descr=""/>
+        <xdr:cNvPr id="99" name="product_15024" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_15002" descr=""/>
+        <xdr:cNvPr id="100" name="product_22373" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_18324" descr=""/>
+        <xdr:cNvPr id="101" name="product_22375" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_15001" descr=""/>
+        <xdr:cNvPr id="102" name="product_22374" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_20838" descr=""/>
+        <xdr:cNvPr id="103" name="product_23340" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_20835" descr=""/>
+        <xdr:cNvPr id="104" name="product_15002" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_20837" descr=""/>
+        <xdr:cNvPr id="105" name="product_18324" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_20836" descr=""/>
+        <xdr:cNvPr id="106" name="product_18181" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_20834" descr=""/>
+        <xdr:cNvPr id="107" name="product_18180" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_16604" descr=""/>
+        <xdr:cNvPr id="108" name="product_15001" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_16603" descr=""/>
+        <xdr:cNvPr id="109" name="product_20838" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_13099" descr=""/>
+        <xdr:cNvPr id="110" name="product_20835" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_6280" descr=""/>
+        <xdr:cNvPr id="111" name="product_20837" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_6281" descr=""/>
+        <xdr:cNvPr id="112" name="product_20836" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_6292" descr=""/>
+        <xdr:cNvPr id="113" name="product_20834" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_13076" descr=""/>
+        <xdr:cNvPr id="114" name="product_16604" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_13376" descr=""/>
+        <xdr:cNvPr id="115" name="product_16603" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_13073" descr=""/>
+        <xdr:cNvPr id="116" name="product_13099" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_9079" descr=""/>
+        <xdr:cNvPr id="117" name="product_6280" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_19046" descr=""/>
+        <xdr:cNvPr id="118" name="product_6281" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_9078" descr=""/>
+        <xdr:cNvPr id="119" name="product_6292" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_9072" descr=""/>
+        <xdr:cNvPr id="120" name="product_13076" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_9073" descr=""/>
+        <xdr:cNvPr id="121" name="product_13376" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_9074" descr=""/>
+        <xdr:cNvPr id="122" name="product_13073" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_9075" descr=""/>
+        <xdr:cNvPr id="123" name="product_9079" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_9071" descr=""/>
+        <xdr:cNvPr id="124" name="product_19046" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_8638" descr=""/>
+        <xdr:cNvPr id="125" name="product_9078" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_8640" descr=""/>
+        <xdr:cNvPr id="126" name="product_9073" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_8639" descr=""/>
+        <xdr:cNvPr id="127" name="product_9074" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="product_9075" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="product_9071" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="product_8638" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_17596" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <xdr:cNvPr id="131" name="product_8640" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_17591" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <xdr:cNvPr id="132" name="product_8639" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_17599" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <xdr:cNvPr id="133" name="product_20625" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_17598" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <xdr:cNvPr id="134" name="product_20624" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_17581" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <xdr:cNvPr id="135" name="product_20623" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_17583" descr=""/>
-[...65 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <xdr:cNvPr id="136" name="product_20622" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="product_17589" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="product_17591" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_23148" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <xdr:cNvPr id="139" name="product_17599" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_23145" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <xdr:cNvPr id="140" name="product_17598" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_20550" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <xdr:cNvPr id="141" name="product_17392" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_23147" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <xdr:cNvPr id="142" name="product_17581" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_23142" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <xdr:cNvPr id="143" name="product_17583" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_23144" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <xdr:cNvPr id="144" name="product_21835" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_20551" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <xdr:cNvPr id="145" name="product_17594" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_23141" descr=""/>
-[...89 lines deleted...]
-        <xdr:cNvPr id="146" name="product_20553" descr=""/>
+        <xdr:cNvPr id="146" name="product_19967" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="product_23148" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="product_23145" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_22673" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <xdr:cNvPr id="149" name="product_23144" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_22701" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <xdr:cNvPr id="150" name="product_23141" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_22699" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <xdr:cNvPr id="151" name="product_23143" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_22700" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <xdr:cNvPr id="152" name="product_20552" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_22698" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <xdr:cNvPr id="153" name="product_20555" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="product_22732" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <xdr:cNvPr id="154" name="product_23380" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="product_22702" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <xdr:cNvPr id="155" name="product_23381" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="154" name="product_22703" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <xdr:cNvPr id="156" name="product_23383" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="product_22707" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <xdr:cNvPr id="157" name="product_23385" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="156" name="product_22708" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <xdr:cNvPr id="158" name="product_23384" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="157" name="product_22704" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <xdr:cNvPr id="159" name="product_23382" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="158" name="product_23180" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <xdr:cNvPr id="160" name="product_23377" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="159" name="product_23181" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <xdr:cNvPr id="161" name="product_23376" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="160" name="product_23182" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <xdr:cNvPr id="162" name="product_23378" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="161" name="product_22548" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <xdr:cNvPr id="163" name="product_23374" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="162" name="product_22513" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <xdr:cNvPr id="164" name="product_23375" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="163" name="product_22515" descr=""/>
-[...59 lines deleted...]
-        <xdr:cNvPr id="165" name="product_22664" descr=""/>
+        <xdr:cNvPr id="165" name="product_23379" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="166" name="product_22663" descr=""/>
+        <xdr:cNvPr id="166" name="product_23180" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="167" name="product_22648" descr=""/>
+        <xdr:cNvPr id="167" name="product_23181" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="168" name="product_22868" descr=""/>
+        <xdr:cNvPr id="168" name="product_23182" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="169" name="product_22562" descr=""/>
+        <xdr:cNvPr id="169" name="product_22548" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="170" name="product_22649" descr=""/>
+        <xdr:cNvPr id="170" name="product_22513" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="171" name="product_22866" descr=""/>
+        <xdr:cNvPr id="171" name="product_22515" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="172" name="product_22867" descr=""/>
+        <xdr:cNvPr id="172" name="product_22514" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="173" name="product_22563" descr=""/>
+        <xdr:cNvPr id="173" name="product_22664" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="174" name="product_22878" descr=""/>
+        <xdr:cNvPr id="174" name="product_22663" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>188</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="175" name="product_22650" descr=""/>
+        <xdr:cNvPr id="175" name="product_22648" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>189</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="176" name="product_22896" descr=""/>
+        <xdr:cNvPr id="176" name="product_22868" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="177" name="product_22542" descr=""/>
+        <xdr:cNvPr id="177" name="product_22562" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="178" name="product_22540" descr=""/>
+        <xdr:cNvPr id="178" name="product_22866" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="179" name="product_22541" descr=""/>
+        <xdr:cNvPr id="179" name="product_22867" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>193</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="180" name="product_22528" descr=""/>
+        <xdr:cNvPr id="180" name="product_22563" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>194</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="181" name="product_22527" descr=""/>
+        <xdr:cNvPr id="181" name="product_22878" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>195</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="182" name="product_22526" descr=""/>
+        <xdr:cNvPr id="182" name="product_22650" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>196</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="183" name="product_22524" descr=""/>
+        <xdr:cNvPr id="183" name="product_23185" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>197</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="184" name="product_22529" descr=""/>
+        <xdr:cNvPr id="184" name="product_23186" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>198</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="185" name="product_22525" descr=""/>
+        <xdr:cNvPr id="185" name="product_22896" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>199</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="186" name="product_22549" descr=""/>
+        <xdr:cNvPr id="186" name="product_22542" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>200</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="187" name="product_22550" descr=""/>
+        <xdr:cNvPr id="187" name="product_22540" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>201</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="188" name="product_22669" descr=""/>
+        <xdr:cNvPr id="188" name="product_22541" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="189" name="product_22670" descr=""/>
+        <xdr:cNvPr id="189" name="product_22528" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>203</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="190" name="product_22695" descr=""/>
+        <xdr:cNvPr id="190" name="product_22527" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="191" name="product_22556" descr=""/>
+        <xdr:cNvPr id="191" name="product_22526" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>205</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="192" name="product_22697" descr=""/>
+        <xdr:cNvPr id="192" name="product_22524" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>206</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="193" name="product_22651" descr=""/>
+        <xdr:cNvPr id="193" name="product_22529" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>207</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="194" name="product_22653" descr=""/>
+        <xdr:cNvPr id="194" name="product_22525" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>208</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="195" name="product_22690" descr=""/>
+        <xdr:cNvPr id="195" name="product_22549" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>209</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="196" name="product_22693" descr=""/>
+        <xdr:cNvPr id="196" name="product_22550" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>210</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="197" name="product_22637" descr=""/>
+        <xdr:cNvPr id="197" name="product_22095" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>211</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="198" name="product_22654" descr=""/>
+        <xdr:cNvPr id="198" name="product_23184" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>212</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="199" name="product_22689" descr=""/>
+        <xdr:cNvPr id="199" name="product_22695" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>213</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="200" name="product_22688" descr=""/>
+        <xdr:cNvPr id="200" name="product_22556" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>214</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="201" name="product_22655" descr=""/>
+        <xdr:cNvPr id="201" name="product_22697" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>215</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="202" name="product_22545" descr=""/>
+        <xdr:cNvPr id="202" name="product_22651" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>216</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="203" name="product_22480" descr=""/>
+        <xdr:cNvPr id="203" name="product_22653" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>217</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="204" name="product_22532" descr=""/>
+        <xdr:cNvPr id="204" name="product_22693" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>218</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="205" name="product_15713" descr=""/>
+        <xdr:cNvPr id="205" name="product_22654" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>219</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="206" name="product_15714" descr=""/>
+        <xdr:cNvPr id="206" name="product_22689" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>220</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="207" name="product_15723" descr=""/>
+        <xdr:cNvPr id="207" name="product_22688" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>221</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="208" name="product_18143" descr=""/>
+        <xdr:cNvPr id="208" name="product_22655" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>222</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="209" name="product_22516" descr=""/>
+        <xdr:cNvPr id="209" name="product_22545" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>223</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="210" name="product_22546" descr=""/>
+        <xdr:cNvPr id="210" name="product_22480" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="211" name="product_22547" descr=""/>
+        <xdr:cNvPr id="211" name="product_22532" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>225</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="212" name="product_22520" descr=""/>
+        <xdr:cNvPr id="212" name="product_15714" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="213" name="product_22517" descr=""/>
+        <xdr:cNvPr id="213" name="product_15723" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="214" name="product_22521" descr=""/>
+        <xdr:cNvPr id="214" name="product_18143" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="215" name="product_22522" descr=""/>
+        <xdr:cNvPr id="215" name="product_22516" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>229</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="216" name="product_22523" descr=""/>
+        <xdr:cNvPr id="216" name="product_22546" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>230</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="product_22558" descr=""/>
+        <xdr:cNvPr id="217" name="product_22547" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>231</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="218" name="product_22652" descr=""/>
+        <xdr:cNvPr id="218" name="product_22520" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="219" name="product_22696" descr=""/>
+        <xdr:cNvPr id="219" name="product_22517" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>233</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="220" name="product_22686" descr=""/>
+        <xdr:cNvPr id="220" name="product_22521" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>234</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="221" name="product_22486" descr=""/>
+        <xdr:cNvPr id="221" name="product_22522" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>235</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="222" name="product_22544" descr=""/>
+        <xdr:cNvPr id="222" name="product_22523" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>236</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="223" name="product_22692" descr=""/>
+        <xdr:cNvPr id="223" name="product_23189" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>237</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="224" name="product_22636" descr=""/>
+        <xdr:cNvPr id="224" name="product_23190" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>238</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="225" name="product_22483" descr=""/>
+        <xdr:cNvPr id="225" name="product_22652" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="226" name="product_22484" descr=""/>
+        <xdr:cNvPr id="226" name="product_22696" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="227" name="product_22877" descr=""/>
+        <xdr:cNvPr id="227" name="product_22686" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="228" name="product_15404" descr=""/>
+        <xdr:cNvPr id="228" name="product_22486" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>242</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="229" name="product_18067" descr=""/>
+        <xdr:cNvPr id="229" name="product_22544" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>243</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="230" name="product_18071" descr=""/>
+        <xdr:cNvPr id="230" name="product_22692" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>244</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="231" name="product_22557" descr=""/>
+        <xdr:cNvPr id="231" name="product_22636" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>245</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="232" name="product_22687" descr=""/>
+        <xdr:cNvPr id="232" name="product_22877" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>246</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="233" name="product_22694" descr=""/>
+        <xdr:cNvPr id="233" name="product_18067" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>247</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="234" name="product_22691" descr=""/>
+        <xdr:cNvPr id="234" name="product_22687" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>251</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="235" name="product_22565" descr=""/>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="product_22694" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="product_22691" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>252</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="236" name="product_22566" descr=""/>
-[...29 lines deleted...]
-        <xdr:cNvPr id="237" name="product_22567" descr=""/>
+        <xdr:cNvPr id="237" name="product_10057" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>254</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="238" name="product_22570" descr=""/>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="product_22565" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>255</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="239" name="product_22569" descr=""/>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="product_22567" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>256</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="240" name="product_22564" descr=""/>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="product_22570" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>257</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="241" name="product_22572" descr=""/>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="product_22569" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>258</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="242" name="product_22573" descr=""/>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="product_22564" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>259</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="243" name="product_22571" descr=""/>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="product_22572" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>260</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="244" name="product_22568" descr=""/>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="product_22573" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="product_22571" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>263</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="245" name="product_22233" descr=""/>
-[...29 lines deleted...]
-        <xdr:cNvPr id="246" name="product_22234" descr=""/>
+        <xdr:cNvPr id="246" name="product_22568" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>265</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="247" name="product_22229" descr=""/>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="product_18305" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>266</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="248" name="product_12801" descr=""/>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="product_18307" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>267</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="249" name="product_22232" descr=""/>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="product_18306" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>268</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="250" name="product_12926" descr=""/>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="product_18311" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>269</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="251" name="product_22230" descr=""/>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="product_18300" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>270</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="252" name="product_22262" descr=""/>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="product_18299" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>271</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="253" name="product_10476" descr=""/>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="product_18287" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>272</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="254" name="product_18181" descr=""/>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="product_18289" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>273</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="255" name="product_18180" descr=""/>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="product_18290" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>274</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="256" name="product_20625" descr=""/>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="product_18288" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>275</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="257" name="product_20624" descr=""/>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="product_11933" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>276</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="258" name="product_20623" descr=""/>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="product_9275" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>277</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="259" name="product_20622" descr=""/>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="product_18448" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>281</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="260" name="product_18305" descr=""/>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="product_18449" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>282</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="261" name="product_18307" descr=""/>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="product_23154" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>283</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="262" name="product_18306" descr=""/>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="product_22468" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>284</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="263" name="product_18311" descr=""/>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="product_22467" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>285</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="264" name="product_18300" descr=""/>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="product_23155" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>286</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="265" name="product_18299" descr=""/>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="product_23152" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>287</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="266" name="product_18287" descr=""/>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="product_18631" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>288</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="267" name="product_18289" descr=""/>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="product_18633" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>289</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="268" name="product_18290" descr=""/>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="product_22469" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>290</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="269" name="product_18288" descr=""/>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="product_18439" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>294</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="270" name="product_11933" descr=""/>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="product_18438" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>297</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="271" name="product_9275" descr=""/>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="product_19807" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>298</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="272" name="product_18448" descr=""/>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="product_19808" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>299</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="273" name="product_18449" descr=""/>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="product_19809" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>302</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="274" name="product_23154" descr=""/>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="product_19795" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>303</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="275" name="product_22468" descr=""/>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="product_19804" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>304</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="276" name="product_22467" descr=""/>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="product_19796" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>305</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="277" name="product_23155" descr=""/>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="product_19790" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>306</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="278" name="product_2855" descr=""/>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="product_13070" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>307</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="279" name="product_23153" descr=""/>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="product_13069" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>308</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="280" name="product_23152" descr=""/>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="product_13071" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
-        <a:stretch>
-[...448 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12104,59 +11516,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/bechyovka-art-2887412/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/bechyovka-art-288747-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/bechyovka-art-288743/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/bechyovka-art-288747/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/bechyovka-art-2887413-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/bechyovka-art-288747-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/bechyovka-art-288744/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/bechyovka-art-288746/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/bechyovka-art-288745/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/bechyovka-art-288749/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/bechyovka-art-288742/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/bechyovka-art-2887-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/28871-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/28871-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/28871-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/28871-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/28871-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/28871-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/28871-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/28871-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/bechyovka-art-2887-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/28820114/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/28820112/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002018-1-3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002018-1-3-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002018-1-3-5-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002018-1-3-5-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/600-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/600-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/600-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/26034-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/26034-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/26034/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/26034-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/26034-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/26033/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/26034-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/26032/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/26031/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/26034-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-7-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002017-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002017-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002017-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002017-5-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002017-5-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002017-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002017-5-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002017-5-1-4-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002017-5-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002017-5-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002017-5-1-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-3-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-3-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-3-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-3-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/600-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4200609-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4200609-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4200609-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4200609/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4200609-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4200609-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4200609-1-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4200609-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4200609-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4200609-1-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4200609-1-4-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4200609-1-4-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4200601/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/288701-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/288701-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/288701/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/288701-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/288801/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/288801-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/288801-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/288801-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002017-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002017-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002017-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002018-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002018-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002018-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002018-1-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002018-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002018-1-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002018-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002018-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/260036-2-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/260036-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/260036-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/Art-00026001/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/Art-00026002/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/art-26007/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/260025/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/260025-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/000260012/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017-3-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017-3-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260013-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260013/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260015/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260014/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/20207-1-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/20207-1-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/20207-1-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/20207-1-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/20207-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/20207-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/20207-1-23-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/20207-1-22-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/8201-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/8201-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/8201/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/8201-4-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/8201-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/8201-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/8201-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/8201-5-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/8201-5-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/8201-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/8201-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-1-3-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-1-3-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-1-3-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-1-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-1-3-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-1-3-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-1-3-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-1-3-1-1-1-1-1-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-1-3-1-1-1-1-1-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-1-3-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-1-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-1-3-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-2-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-2-1-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-2-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-2-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-2-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-2-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-4-7-1-1-3-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-4-7-1-1-3-3-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-2-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-4-7-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-4-7-1-1-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-4-7-1-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-4-7-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-4-7-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4201501/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4201501-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4201101-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4201301-4-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-2-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-2-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-2-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-4-7-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-4-7-1-1-3-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4201401/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4201401-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4201001-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-4-7-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-2-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-4-7-1-1-3-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/21650-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/21650-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/21650-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/21650-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/21650-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/21650/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/21650-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/21650-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/21650-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/21650-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/42005524-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/42005517-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/420055228-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/42005515/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/42005515-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4200553/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/42005519-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/42005516-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/palochka-dlya-tsvetov-30-sm-1500-116-art-4200581-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4200501-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4200501/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/00077835-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/00077835-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/00077835-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/00077835/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0015101-4-3-5-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0015101-4-3-5-5-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0015101-4-3-5-5-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0015101-4-3-5-5-5-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0015101-4-3-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0015101-4-3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0015101/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0015101-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0015101-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0015101-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/lyon-art-00028810-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/rezinki-dlya-deneg-art-400032-500g/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/rezinki-dlya-deneg-art-400038-500g-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/rezinki-dlya-deneg-art-400038-500g-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/skotch-art-000999-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/skotch-2-kh-storonniy-05-sm25-yard-art-om-999-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/skotch-2-kh-storonniy-1-sm25-yard-art-om-999-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/000999-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/000999-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/skotch-art-000999-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/skotch-art-000999-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/skotch-art-000999-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/skotch-art-000999-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/skotch-art-000999-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/000999-10-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/000999-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/420061-1-4-10-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/420061-1-4-10-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/420061-1-4-10-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/420061-1-4-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/420061-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/420061-1-4-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/420061-1-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/420061-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002016-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002016-2/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/bechyovka-art-2887412/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/bechyovka-art-288747-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/bechyovka-art-288743/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/bechyovka-art-288747/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/bechyovka-art-2887413-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/bechyovka-art-288747-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/bechyovka-art-288744/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/bechyovka-art-288746/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/bechyovka-art-288745/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/bechyovka-art-288749/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/bechyovka-art-288742/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/bechyovka-art-2887-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/28871-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/28871-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/28871-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/28871-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/28871-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/28871-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/28871-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/bechyovka-art-2887-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/28820114/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/28820112/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002018-1-3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002018-1-3-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002018-1-3-5-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002018-1-3-5-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/600-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/600-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/600-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4205501/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-1-3-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-1-3-1-1-1-1-1-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-1-3-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/26034-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/26034-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/26034/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/26034-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/26033/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/26034-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/26032/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/26031/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/26034-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-7-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002017-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002017-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002017-5-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002017-5-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002017-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002017-5-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002017-5-1-4-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002017-5-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002017-5-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002017-5-1-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-3-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-3-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-3-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/10351-3-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/600-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/palochka-dlya-tsvetov-30-sm-1500-116-art-4200581-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4200609-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4200609-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4200609-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4200609/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4200609-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4200609-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4200609-1-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4200609-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4200609-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4200609-1-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4200609-1-4-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4200609-1-4-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4200601/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/288701-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/288701-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/288701/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/288701-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/288801/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/288801-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/288801-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/288801-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002017-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002017-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002017-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002017-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002018-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002018-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4200501-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4200501/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002018-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002018-1-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002018-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002018-1-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002018-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002018-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/260036-2-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/260036-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/260036-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/Art-00026001/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/Art-00026002/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/art-26007/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/260025/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/260025-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/000260012/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017-3-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017-3-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260013-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260013/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260015/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260014/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/00077835-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/00077835-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/00077835-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/00077835/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/20207-1-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/20207-1-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/20207-1-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/20207-1-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/20207/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/20207-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/20207-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/20207-1-23-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/20207-1-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/20207-1-23-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/8201-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/8201-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/8201-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/8201-5-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/8201-5-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/8201-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/8201-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/8201-3-2-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/8201-3-2-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/8201-3-2-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/8201-3-2-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/8201-3-2-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/8201-3-2-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/8201-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/8201-3-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/8201-3-2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/8201-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/8201-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/8201-3-2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-1-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-1-3-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-2-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-2-1-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-3-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/420-2001-6-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/420300-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-2-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-2-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-2-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-2-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-4-7-1-1-3-3-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-4-7-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-4-7-1-1-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-4-7-1-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-4-7-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-4-7-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4201501-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4201101-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4201301-4-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-2-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-2-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-4-1-3-2-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-4-7-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-4-7-1-1-3-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4201401-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-4-7-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-2-1-2-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/4209002-2-4-7-1-1-3-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/lenta-atlasnaya-poliester-5sm100yard-132-art-000556-50030-21-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/21650-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/21650-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/21650-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/21650-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/21650/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/21650-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/21650-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/21650-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/21650-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0015101-4-3-5-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0015101-4-3-5-5-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0015101-4-3-5-5-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0015101-4-3-5-5-5-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0015101-4-3-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0015101-4-3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0015101/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0015101-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0015101-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0015101-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/lyon-art-00028810-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/rezinki-dlya-deneg-art-400032-500g/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/rezinki-dlya-deneg-art-400038-500g-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/rezinki-dlya-deneg-art-400038-500g-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/skotch-art-000999-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/skotch-2-kh-storonniy-05-sm25-yard-art-om-999-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/skotch-2-kh-storonniy-1-sm25-yard-art-om-999-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/000999-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/skotch-art-000999-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/skotch-art-000999-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/skotch-art-000999-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/skotch-art-000999-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/000999-10-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/000999-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/420061-1-4-10-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/420061-1-4-10-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/420061-1-4-10-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/420061-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/420061-1-4-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/420061-1-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/420061-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002016-07/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002016-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/0002016-2/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K332"/>
+  <dimension ref="A1:K316"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="12" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
@@ -12858,153 +12270,153 @@
         <v>0</v>
       </c>
       <c r="K25" s="14">
         <f>G25*J25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A26" s="19">
         <v>20</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="9" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="10" t="s">
         <v>73</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G26" s="17">
-        <v>78.0</v>
+        <v>68.9</v>
       </c>
       <c r="H26" s="17">
         <v>0.0</v>
       </c>
       <c r="I26" s="17">
         <v>0.0</v>
       </c>
       <c r="J26" s="11">
         <v>0</v>
       </c>
       <c r="K26" s="14">
         <f>G26*J26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A27" s="19">
         <v>21</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D27" s="10" t="s">
         <v>76</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>77</v>
       </c>
       <c r="F27" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G27" s="17">
-        <v>68.9</v>
+        <v>390.0</v>
       </c>
       <c r="H27" s="17">
         <v>0.0</v>
       </c>
       <c r="I27" s="17">
         <v>0.0</v>
       </c>
       <c r="J27" s="11">
         <v>0</v>
       </c>
       <c r="K27" s="14">
         <f>G27*J27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A28" s="19">
         <v>22</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="9" t="s">
         <v>78</v>
       </c>
       <c r="D28" s="10" t="s">
         <v>79</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>80</v>
       </c>
       <c r="F28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="17">
-        <v>390.0</v>
+        <v>325.0</v>
       </c>
       <c r="H28" s="17">
         <v>0.0</v>
       </c>
       <c r="I28" s="17">
         <v>0.0</v>
       </c>
       <c r="J28" s="11">
         <v>0</v>
       </c>
       <c r="K28" s="14">
         <f>G28*J28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A29" s="19">
         <v>23</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="9" t="s">
         <v>81</v>
       </c>
       <c r="D29" s="10" t="s">
         <v>82</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>83</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G29" s="17">
-        <v>325.0</v>
+        <v>182.0</v>
       </c>
       <c r="H29" s="17">
         <v>0.0</v>
       </c>
       <c r="I29" s="17">
         <v>0.0</v>
       </c>
       <c r="J29" s="11">
         <v>0</v>
       </c>
       <c r="K29" s="14">
         <f>G29*J29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A30" s="19">
         <v>24</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="9" t="s">
         <v>84</v>
       </c>
       <c r="D30" s="10" t="s">
         <v>85</v>
@@ -13096,85 +12508,85 @@
         <v>0</v>
       </c>
       <c r="K32" s="14">
         <f>G32*J32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A33" s="19">
         <v>27</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="9" t="s">
         <v>93</v>
       </c>
       <c r="D33" s="10" t="s">
         <v>94</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>95</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G33" s="17">
-        <v>182.0</v>
+        <v>109.2</v>
       </c>
       <c r="H33" s="17">
         <v>0.0</v>
       </c>
       <c r="I33" s="17">
         <v>0.0</v>
       </c>
       <c r="J33" s="11">
         <v>0</v>
       </c>
       <c r="K33" s="14">
         <f>G33*J33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A34" s="19">
         <v>28</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="9" t="s">
         <v>96</v>
       </c>
       <c r="D34" s="10" t="s">
         <v>97</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>98</v>
       </c>
       <c r="F34" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G34" s="17">
-        <v>109.2</v>
+        <v>130.0</v>
       </c>
       <c r="H34" s="17">
         <v>0.0</v>
       </c>
       <c r="I34" s="17">
         <v>0.0</v>
       </c>
       <c r="J34" s="11">
         <v>0</v>
       </c>
       <c r="K34" s="14">
         <f>G34*J34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A35" s="19">
         <v>29</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="9" t="s">
         <v>99</v>
       </c>
       <c r="D35" s="10" t="s">
         <v>100</v>
@@ -13198,255 +12610,255 @@
         <v>0</v>
       </c>
       <c r="K35" s="14">
         <f>G35*J35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A36" s="19">
         <v>30</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="9" t="s">
         <v>102</v>
       </c>
       <c r="D36" s="10" t="s">
         <v>103</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>104</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="17">
-        <v>130.0</v>
+        <v>123.5</v>
       </c>
       <c r="H36" s="17">
         <v>0.0</v>
       </c>
       <c r="I36" s="17">
         <v>0.0</v>
       </c>
       <c r="J36" s="11">
         <v>0</v>
       </c>
       <c r="K36" s="14">
         <f>G36*J36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A37" s="19">
         <v>31</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="9" t="s">
         <v>105</v>
       </c>
       <c r="D37" s="10" t="s">
         <v>106</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>107</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G37" s="17">
-        <v>349.7</v>
+        <v>84.5</v>
       </c>
       <c r="H37" s="17">
         <v>0.0</v>
       </c>
       <c r="I37" s="17">
         <v>0.0</v>
       </c>
       <c r="J37" s="11">
         <v>0</v>
       </c>
       <c r="K37" s="14">
         <f>G37*J37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A38" s="19">
         <v>32</v>
       </c>
       <c r="B38" s="8"/>
       <c r="C38" s="9" t="s">
         <v>108</v>
       </c>
       <c r="D38" s="10" t="s">
         <v>109</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>110</v>
       </c>
       <c r="F38" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G38" s="17">
-        <v>489.45</v>
+        <v>119.6</v>
       </c>
       <c r="H38" s="17">
         <v>0.0</v>
       </c>
       <c r="I38" s="17">
         <v>0.0</v>
       </c>
       <c r="J38" s="11">
         <v>0</v>
       </c>
       <c r="K38" s="14">
         <f>G38*J38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A39" s="19">
         <v>33</v>
       </c>
       <c r="B39" s="8"/>
       <c r="C39" s="9" t="s">
         <v>111</v>
       </c>
       <c r="D39" s="10" t="s">
         <v>112</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>113</v>
       </c>
       <c r="F39" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G39" s="17">
-        <v>19.5</v>
+        <v>94.9</v>
       </c>
       <c r="H39" s="17">
         <v>0.0</v>
       </c>
       <c r="I39" s="17">
         <v>0.0</v>
       </c>
       <c r="J39" s="11">
         <v>0</v>
       </c>
       <c r="K39" s="14">
         <f>G39*J39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A40" s="19">
         <v>34</v>
       </c>
       <c r="B40" s="8"/>
       <c r="C40" s="9" t="s">
         <v>114</v>
       </c>
       <c r="D40" s="10" t="s">
         <v>115</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>116</v>
       </c>
       <c r="F40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G40" s="17">
-        <v>19.5</v>
+        <v>99.45</v>
       </c>
       <c r="H40" s="17">
         <v>0.0</v>
       </c>
       <c r="I40" s="17">
         <v>0.0</v>
       </c>
       <c r="J40" s="11">
         <v>0</v>
       </c>
       <c r="K40" s="14">
         <f>G40*J40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A41" s="19">
         <v>35</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="9" t="s">
         <v>117</v>
       </c>
       <c r="D41" s="10" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>119</v>
       </c>
       <c r="F41" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G41" s="17">
-        <v>19.5</v>
+        <v>349.7</v>
       </c>
       <c r="H41" s="17">
         <v>0.0</v>
       </c>
       <c r="I41" s="17">
         <v>0.0</v>
       </c>
       <c r="J41" s="11">
         <v>0</v>
       </c>
       <c r="K41" s="14">
         <f>G41*J41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A42" s="19">
         <v>36</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="9" t="s">
         <v>120</v>
       </c>
       <c r="D42" s="10" t="s">
         <v>121</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>122</v>
       </c>
       <c r="F42" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G42" s="17">
-        <v>19.5</v>
+        <v>489.45</v>
       </c>
       <c r="H42" s="17">
         <v>0.0</v>
       </c>
       <c r="I42" s="17">
         <v>0.0</v>
       </c>
       <c r="J42" s="11">
         <v>0</v>
       </c>
       <c r="K42" s="14">
         <f>G42*J42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A43" s="19">
         <v>37</v>
       </c>
       <c r="B43" s="8"/>
       <c r="C43" s="9" t="s">
         <v>123</v>
       </c>
       <c r="D43" s="10" t="s">
         <v>124</v>
@@ -13572,493 +12984,493 @@
         <v>0</v>
       </c>
       <c r="K46" s="14">
         <f>G46*J46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A47" s="19">
         <v>41</v>
       </c>
       <c r="B47" s="8"/>
       <c r="C47" s="9" t="s">
         <v>135</v>
       </c>
       <c r="D47" s="10" t="s">
         <v>136</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>137</v>
       </c>
       <c r="F47" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G47" s="17">
-        <v>260.0</v>
+        <v>19.5</v>
       </c>
       <c r="H47" s="17">
         <v>0.0</v>
       </c>
       <c r="I47" s="17">
         <v>0.0</v>
       </c>
       <c r="J47" s="11">
         <v>0</v>
       </c>
       <c r="K47" s="14">
         <f>G47*J47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A48" s="19">
         <v>42</v>
       </c>
       <c r="B48" s="8"/>
       <c r="C48" s="9" t="s">
         <v>138</v>
       </c>
       <c r="D48" s="10" t="s">
         <v>139</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>140</v>
       </c>
       <c r="F48" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G48" s="17">
-        <v>269.75</v>
+        <v>19.5</v>
       </c>
       <c r="H48" s="17">
         <v>0.0</v>
       </c>
       <c r="I48" s="17">
         <v>0.0</v>
       </c>
       <c r="J48" s="11">
         <v>0</v>
       </c>
       <c r="K48" s="14">
         <f>G48*J48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A49" s="19">
         <v>43</v>
       </c>
       <c r="B49" s="8"/>
       <c r="C49" s="9" t="s">
         <v>141</v>
       </c>
       <c r="D49" s="10" t="s">
         <v>142</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>143</v>
       </c>
       <c r="F49" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G49" s="17">
-        <v>91.0</v>
+        <v>19.5</v>
       </c>
       <c r="H49" s="17">
         <v>0.0</v>
       </c>
       <c r="I49" s="17">
         <v>0.0</v>
       </c>
       <c r="J49" s="11">
         <v>0</v>
       </c>
       <c r="K49" s="14">
         <f>G49*J49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A50" s="19">
         <v>44</v>
       </c>
       <c r="B50" s="8"/>
       <c r="C50" s="9" t="s">
         <v>144</v>
       </c>
       <c r="D50" s="10" t="s">
         <v>145</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>146</v>
       </c>
       <c r="F50" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G50" s="17">
-        <v>91.0</v>
+        <v>260.0</v>
       </c>
       <c r="H50" s="17">
         <v>0.0</v>
       </c>
       <c r="I50" s="17">
         <v>0.0</v>
       </c>
       <c r="J50" s="11">
         <v>0</v>
       </c>
       <c r="K50" s="14">
         <f>G50*J50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A51" s="19">
         <v>45</v>
       </c>
       <c r="B51" s="8"/>
       <c r="C51" s="9" t="s">
         <v>147</v>
       </c>
       <c r="D51" s="10" t="s">
         <v>148</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>149</v>
       </c>
       <c r="F51" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G51" s="17">
-        <v>91.0</v>
+        <v>269.75</v>
       </c>
       <c r="H51" s="17">
         <v>0.0</v>
       </c>
       <c r="I51" s="17">
         <v>0.0</v>
       </c>
       <c r="J51" s="11">
         <v>0</v>
       </c>
       <c r="K51" s="14">
         <f>G51*J51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A52" s="19">
         <v>46</v>
       </c>
       <c r="B52" s="8"/>
       <c r="C52" s="9" t="s">
         <v>150</v>
       </c>
       <c r="D52" s="10" t="s">
         <v>151</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>152</v>
       </c>
       <c r="F52" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G52" s="17">
-        <v>105.3</v>
+        <v>91.0</v>
       </c>
       <c r="H52" s="17">
         <v>0.0</v>
       </c>
       <c r="I52" s="17">
         <v>0.0</v>
       </c>
       <c r="J52" s="11">
         <v>0</v>
       </c>
       <c r="K52" s="14">
         <f>G52*J52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A53" s="19">
         <v>47</v>
       </c>
       <c r="B53" s="8"/>
       <c r="C53" s="9" t="s">
         <v>153</v>
       </c>
       <c r="D53" s="10" t="s">
         <v>154</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>155</v>
       </c>
       <c r="F53" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G53" s="17">
-        <v>105.3</v>
+        <v>91.0</v>
       </c>
       <c r="H53" s="17">
         <v>0.0</v>
       </c>
       <c r="I53" s="17">
         <v>0.0</v>
       </c>
       <c r="J53" s="11">
         <v>0</v>
       </c>
       <c r="K53" s="14">
         <f>G53*J53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A54" s="19">
         <v>48</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D54" s="10" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G54" s="17">
-        <v>105.3</v>
+        <v>91.0</v>
       </c>
       <c r="H54" s="17">
         <v>0.0</v>
       </c>
       <c r="I54" s="17">
         <v>0.0</v>
       </c>
       <c r="J54" s="11">
         <v>0</v>
       </c>
       <c r="K54" s="14">
         <f>G54*J54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A55" s="19">
         <v>49</v>
       </c>
       <c r="B55" s="8"/>
       <c r="C55" s="9" t="s">
         <v>159</v>
       </c>
       <c r="D55" s="10" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G55" s="17">
-        <v>126.75</v>
+        <v>105.3</v>
       </c>
       <c r="H55" s="17">
         <v>0.0</v>
       </c>
       <c r="I55" s="17">
         <v>0.0</v>
       </c>
       <c r="J55" s="11">
         <v>0</v>
       </c>
       <c r="K55" s="14">
         <f>G55*J55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A56" s="19">
         <v>50</v>
       </c>
       <c r="B56" s="8"/>
       <c r="C56" s="9" t="s">
         <v>162</v>
       </c>
       <c r="D56" s="10" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G56" s="17">
-        <v>126.75</v>
+        <v>105.3</v>
       </c>
       <c r="H56" s="17">
         <v>0.0</v>
       </c>
       <c r="I56" s="17">
         <v>0.0</v>
       </c>
       <c r="J56" s="11">
         <v>0</v>
       </c>
       <c r="K56" s="14">
         <f>G56*J56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A57" s="19">
         <v>51</v>
       </c>
       <c r="B57" s="8"/>
       <c r="C57" s="9" t="s">
         <v>165</v>
       </c>
       <c r="D57" s="10" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G57" s="17">
-        <v>126.75</v>
+        <v>105.3</v>
       </c>
       <c r="H57" s="17">
         <v>0.0</v>
       </c>
       <c r="I57" s="17">
         <v>0.0</v>
       </c>
       <c r="J57" s="11">
         <v>0</v>
       </c>
       <c r="K57" s="14">
         <f>G57*J57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A58" s="19">
         <v>52</v>
       </c>
       <c r="B58" s="8"/>
       <c r="C58" s="9" t="s">
         <v>168</v>
       </c>
       <c r="D58" s="10" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G58" s="17">
-        <v>118.95</v>
+        <v>126.75</v>
       </c>
       <c r="H58" s="17">
         <v>0.0</v>
       </c>
       <c r="I58" s="17">
         <v>0.0</v>
       </c>
       <c r="J58" s="11">
         <v>0</v>
       </c>
       <c r="K58" s="14">
         <f>G58*J58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A59" s="19">
         <v>53</v>
       </c>
       <c r="B59" s="8"/>
       <c r="C59" s="9" t="s">
         <v>171</v>
       </c>
       <c r="D59" s="10" t="s">
         <v>172</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>173</v>
       </c>
       <c r="F59" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G59" s="17">
-        <v>118.95</v>
+        <v>126.75</v>
       </c>
       <c r="H59" s="17">
         <v>0.0</v>
       </c>
       <c r="I59" s="17">
         <v>0.0</v>
       </c>
       <c r="J59" s="11">
         <v>0</v>
       </c>
       <c r="K59" s="14">
         <f>G59*J59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A60" s="19">
         <v>54</v>
       </c>
       <c r="B60" s="8"/>
       <c r="C60" s="9" t="s">
         <v>174</v>
       </c>
       <c r="D60" s="10" t="s">
         <v>175</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>176</v>
       </c>
       <c r="F60" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G60" s="17">
-        <v>118.95</v>
+        <v>126.75</v>
       </c>
       <c r="H60" s="17">
         <v>0.0</v>
       </c>
       <c r="I60" s="17">
         <v>0.0</v>
       </c>
       <c r="J60" s="11">
         <v>0</v>
       </c>
       <c r="K60" s="14">
         <f>G60*J60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A61" s="19">
         <v>55</v>
       </c>
       <c r="B61" s="8"/>
       <c r="C61" s="9" t="s">
         <v>177</v>
       </c>
       <c r="D61" s="10" t="s">
         <v>178</v>
@@ -14184,85 +13596,85 @@
         <v>0</v>
       </c>
       <c r="K64" s="14">
         <f>G64*J64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A65" s="19">
         <v>59</v>
       </c>
       <c r="B65" s="8"/>
       <c r="C65" s="9" t="s">
         <v>189</v>
       </c>
       <c r="D65" s="10" t="s">
         <v>190</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>191</v>
       </c>
       <c r="F65" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G65" s="17">
-        <v>130.0</v>
+        <v>118.95</v>
       </c>
       <c r="H65" s="17">
         <v>0.0</v>
       </c>
       <c r="I65" s="17">
         <v>0.0</v>
       </c>
       <c r="J65" s="11">
         <v>0</v>
       </c>
       <c r="K65" s="14">
         <f>G65*J65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A66" s="19">
         <v>60</v>
       </c>
       <c r="B66" s="8"/>
       <c r="C66" s="9" t="s">
         <v>192</v>
       </c>
       <c r="D66" s="10" t="s">
         <v>193</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>194</v>
       </c>
       <c r="F66" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G66" s="17">
-        <v>130.0</v>
+        <v>118.95</v>
       </c>
       <c r="H66" s="17">
         <v>0.0</v>
       </c>
       <c r="I66" s="17">
         <v>0.0</v>
       </c>
       <c r="J66" s="11">
         <v>0</v>
       </c>
       <c r="K66" s="14">
         <f>G66*J66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A67" s="19">
         <v>61</v>
       </c>
       <c r="B67" s="8"/>
       <c r="C67" s="9" t="s">
         <v>195</v>
       </c>
       <c r="D67" s="10" t="s">
         <v>196</v>
@@ -14320,85 +13732,85 @@
         <v>0</v>
       </c>
       <c r="K68" s="14">
         <f>G68*J68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A69" s="19">
         <v>63</v>
       </c>
       <c r="B69" s="8"/>
       <c r="C69" s="9" t="s">
         <v>201</v>
       </c>
       <c r="D69" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>203</v>
       </c>
       <c r="F69" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G69" s="17">
-        <v>124.8</v>
+        <v>130.0</v>
       </c>
       <c r="H69" s="17">
         <v>0.0</v>
       </c>
       <c r="I69" s="17">
         <v>0.0</v>
       </c>
       <c r="J69" s="11">
         <v>0</v>
       </c>
       <c r="K69" s="14">
         <f>G69*J69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A70" s="19">
         <v>64</v>
       </c>
       <c r="B70" s="8"/>
       <c r="C70" s="9" t="s">
         <v>204</v>
       </c>
       <c r="D70" s="10" t="s">
         <v>205</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>206</v>
       </c>
       <c r="F70" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G70" s="17">
-        <v>124.8</v>
+        <v>130.0</v>
       </c>
       <c r="H70" s="17">
         <v>0.0</v>
       </c>
       <c r="I70" s="17">
         <v>0.0</v>
       </c>
       <c r="J70" s="11">
         <v>0</v>
       </c>
       <c r="K70" s="14">
         <f>G70*J70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A71" s="19">
         <v>65</v>
       </c>
       <c r="B71" s="8"/>
       <c r="C71" s="9" t="s">
         <v>207</v>
       </c>
       <c r="D71" s="10" t="s">
         <v>208</v>
@@ -14524,85 +13936,85 @@
         <v>0</v>
       </c>
       <c r="K74" s="14">
         <f>G74*J74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A75" s="19">
         <v>69</v>
       </c>
       <c r="B75" s="8"/>
       <c r="C75" s="9" t="s">
         <v>219</v>
       </c>
       <c r="D75" s="10" t="s">
         <v>220</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>221</v>
       </c>
       <c r="F75" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G75" s="17">
-        <v>141.05</v>
+        <v>124.8</v>
       </c>
       <c r="H75" s="17">
         <v>0.0</v>
       </c>
       <c r="I75" s="17">
         <v>0.0</v>
       </c>
       <c r="J75" s="11">
         <v>0</v>
       </c>
       <c r="K75" s="14">
         <f>G75*J75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A76" s="19">
         <v>70</v>
       </c>
       <c r="B76" s="8"/>
       <c r="C76" s="9" t="s">
         <v>222</v>
       </c>
       <c r="D76" s="10" t="s">
         <v>223</v>
       </c>
       <c r="E76" s="10" t="s">
         <v>224</v>
       </c>
       <c r="F76" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G76" s="17">
-        <v>141.05</v>
+        <v>124.8</v>
       </c>
       <c r="H76" s="17">
         <v>0.0</v>
       </c>
       <c r="I76" s="17">
         <v>0.0</v>
       </c>
       <c r="J76" s="11">
         <v>0</v>
       </c>
       <c r="K76" s="14">
         <f>G76*J76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A77" s="19">
         <v>71</v>
       </c>
       <c r="B77" s="8"/>
       <c r="C77" s="9" t="s">
         <v>225</v>
       </c>
       <c r="D77" s="10" t="s">
         <v>226</v>
@@ -14728,153 +14140,153 @@
         <v>0</v>
       </c>
       <c r="K80" s="14">
         <f>G80*J80</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A81" s="19">
         <v>75</v>
       </c>
       <c r="B81" s="8"/>
       <c r="C81" s="9" t="s">
         <v>237</v>
       </c>
       <c r="D81" s="10" t="s">
         <v>238</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>239</v>
       </c>
       <c r="F81" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G81" s="17">
-        <v>97.5</v>
+        <v>141.05</v>
       </c>
       <c r="H81" s="17">
         <v>0.0</v>
       </c>
       <c r="I81" s="17">
         <v>0.0</v>
       </c>
       <c r="J81" s="11">
         <v>0</v>
       </c>
       <c r="K81" s="14">
         <f>G81*J81</f>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A82" s="19">
         <v>76</v>
       </c>
       <c r="B82" s="8"/>
       <c r="C82" s="9" t="s">
         <v>240</v>
       </c>
       <c r="D82" s="10" t="s">
         <v>241</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>242</v>
       </c>
       <c r="F82" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G82" s="17">
-        <v>394.55</v>
+        <v>141.05</v>
       </c>
       <c r="H82" s="17">
         <v>0.0</v>
       </c>
       <c r="I82" s="17">
         <v>0.0</v>
       </c>
       <c r="J82" s="11">
         <v>0</v>
       </c>
       <c r="K82" s="14">
         <f>G82*J82</f>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A83" s="19">
         <v>77</v>
       </c>
       <c r="B83" s="8"/>
       <c r="C83" s="9" t="s">
         <v>243</v>
       </c>
       <c r="D83" s="10" t="s">
         <v>244</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>245</v>
       </c>
       <c r="F83" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G83" s="17">
-        <v>394.55</v>
+        <v>97.5</v>
       </c>
       <c r="H83" s="17">
         <v>0.0</v>
       </c>
       <c r="I83" s="17">
         <v>0.0</v>
       </c>
       <c r="J83" s="11">
         <v>0</v>
       </c>
       <c r="K83" s="14">
         <f>G83*J83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A84" s="19">
         <v>78</v>
       </c>
       <c r="B84" s="8"/>
       <c r="C84" s="9" t="s">
         <v>246</v>
       </c>
       <c r="D84" s="10" t="s">
         <v>247</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>248</v>
       </c>
       <c r="F84" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G84" s="17">
-        <v>394.55</v>
+        <v>292.5</v>
       </c>
       <c r="H84" s="17">
         <v>0.0</v>
       </c>
       <c r="I84" s="17">
         <v>0.0</v>
       </c>
       <c r="J84" s="11">
         <v>0</v>
       </c>
       <c r="K84" s="14">
         <f>G84*J84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A85" s="19">
         <v>79</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="9" t="s">
         <v>249</v>
       </c>
       <c r="D85" s="10" t="s">
         <v>250</v>
@@ -14932,119 +14344,119 @@
         <v>0</v>
       </c>
       <c r="K86" s="14">
         <f>G86*J86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A87" s="19">
         <v>81</v>
       </c>
       <c r="B87" s="8"/>
       <c r="C87" s="9" t="s">
         <v>255</v>
       </c>
       <c r="D87" s="10" t="s">
         <v>256</v>
       </c>
       <c r="E87" s="10" t="s">
         <v>257</v>
       </c>
       <c r="F87" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G87" s="17">
-        <v>370.5</v>
+        <v>394.55</v>
       </c>
       <c r="H87" s="17">
         <v>0.0</v>
       </c>
       <c r="I87" s="17">
         <v>0.0</v>
       </c>
       <c r="J87" s="11">
         <v>0</v>
       </c>
       <c r="K87" s="14">
         <f>G87*J87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A88" s="19">
         <v>82</v>
       </c>
       <c r="B88" s="8"/>
       <c r="C88" s="9" t="s">
         <v>258</v>
       </c>
       <c r="D88" s="10" t="s">
         <v>259</v>
       </c>
       <c r="E88" s="10" t="s">
         <v>260</v>
       </c>
       <c r="F88" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G88" s="17">
-        <v>370.5</v>
+        <v>394.55</v>
       </c>
       <c r="H88" s="17">
         <v>0.0</v>
       </c>
       <c r="I88" s="17">
         <v>0.0</v>
       </c>
       <c r="J88" s="11">
         <v>0</v>
       </c>
       <c r="K88" s="14">
         <f>G88*J88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A89" s="19">
         <v>83</v>
       </c>
       <c r="B89" s="8"/>
       <c r="C89" s="9" t="s">
         <v>261</v>
       </c>
       <c r="D89" s="10" t="s">
         <v>262</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>263</v>
       </c>
       <c r="F89" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G89" s="17">
-        <v>370.5</v>
+        <v>394.55</v>
       </c>
       <c r="H89" s="17">
         <v>0.0</v>
       </c>
       <c r="I89" s="17">
         <v>0.0</v>
       </c>
       <c r="J89" s="11">
         <v>0</v>
       </c>
       <c r="K89" s="14">
         <f>G89*J89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A90" s="19">
         <v>84</v>
       </c>
       <c r="B90" s="8"/>
       <c r="C90" s="9" t="s">
         <v>264</v>
       </c>
       <c r="D90" s="10" t="s">
         <v>265</v>
@@ -15170,153 +14582,153 @@
         <v>0</v>
       </c>
       <c r="K93" s="14">
         <f>G93*J93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A94" s="19">
         <v>88</v>
       </c>
       <c r="B94" s="8"/>
       <c r="C94" s="9" t="s">
         <v>276</v>
       </c>
       <c r="D94" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>278</v>
       </c>
       <c r="F94" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G94" s="17">
-        <v>394.55</v>
+        <v>370.5</v>
       </c>
       <c r="H94" s="17">
         <v>0.0</v>
       </c>
       <c r="I94" s="17">
         <v>0.0</v>
       </c>
       <c r="J94" s="11">
         <v>0</v>
       </c>
       <c r="K94" s="14">
         <f>G94*J94</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A95" s="19">
         <v>89</v>
       </c>
       <c r="B95" s="8"/>
       <c r="C95" s="9" t="s">
         <v>279</v>
       </c>
       <c r="D95" s="10" t="s">
         <v>280</v>
       </c>
       <c r="E95" s="10" t="s">
         <v>281</v>
       </c>
       <c r="F95" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G95" s="17">
-        <v>98.15</v>
+        <v>370.5</v>
       </c>
       <c r="H95" s="17">
         <v>0.0</v>
       </c>
       <c r="I95" s="17">
         <v>0.0</v>
       </c>
       <c r="J95" s="11">
         <v>0</v>
       </c>
       <c r="K95" s="14">
         <f>G95*J95</f>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A96" s="19">
         <v>90</v>
       </c>
       <c r="B96" s="8"/>
       <c r="C96" s="9" t="s">
         <v>282</v>
       </c>
       <c r="D96" s="10" t="s">
         <v>283</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>284</v>
       </c>
       <c r="F96" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G96" s="17">
-        <v>98.15</v>
+        <v>370.5</v>
       </c>
       <c r="H96" s="17">
         <v>0.0</v>
       </c>
       <c r="I96" s="17">
         <v>0.0</v>
       </c>
       <c r="J96" s="11">
         <v>0</v>
       </c>
       <c r="K96" s="14">
         <f>G96*J96</f>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A97" s="19">
         <v>91</v>
       </c>
       <c r="B97" s="8"/>
       <c r="C97" s="9" t="s">
         <v>285</v>
       </c>
       <c r="D97" s="10" t="s">
         <v>286</v>
       </c>
       <c r="E97" s="10" t="s">
         <v>287</v>
       </c>
       <c r="F97" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G97" s="17">
-        <v>98.15</v>
+        <v>394.55</v>
       </c>
       <c r="H97" s="17">
         <v>0.0</v>
       </c>
       <c r="I97" s="17">
         <v>0.0</v>
       </c>
       <c r="J97" s="11">
         <v>0</v>
       </c>
       <c r="K97" s="14">
         <f>G97*J97</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A98" s="19">
         <v>92</v>
       </c>
       <c r="B98" s="8"/>
       <c r="C98" s="9" t="s">
         <v>288</v>
       </c>
       <c r="D98" s="10" t="s">
         <v>289</v>
@@ -15340,119 +14752,119 @@
         <v>0</v>
       </c>
       <c r="K98" s="14">
         <f>G98*J98</f>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A99" s="19">
         <v>93</v>
       </c>
       <c r="B99" s="8"/>
       <c r="C99" s="9" t="s">
         <v>291</v>
       </c>
       <c r="D99" s="10" t="s">
         <v>292</v>
       </c>
       <c r="E99" s="10" t="s">
         <v>293</v>
       </c>
       <c r="F99" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G99" s="17">
-        <v>123.5</v>
+        <v>98.15</v>
       </c>
       <c r="H99" s="17">
         <v>0.0</v>
       </c>
       <c r="I99" s="17">
         <v>0.0</v>
       </c>
       <c r="J99" s="11">
         <v>0</v>
       </c>
       <c r="K99" s="14">
         <f>G99*J99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A100" s="19">
         <v>94</v>
       </c>
       <c r="B100" s="8"/>
       <c r="C100" s="9" t="s">
         <v>294</v>
       </c>
       <c r="D100" s="10" t="s">
         <v>295</v>
       </c>
       <c r="E100" s="10" t="s">
         <v>296</v>
       </c>
       <c r="F100" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G100" s="17">
-        <v>123.5</v>
+        <v>98.15</v>
       </c>
       <c r="H100" s="17">
         <v>0.0</v>
       </c>
       <c r="I100" s="17">
         <v>0.0</v>
       </c>
       <c r="J100" s="11">
         <v>0</v>
       </c>
       <c r="K100" s="14">
         <f>G100*J100</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A101" s="19">
         <v>95</v>
       </c>
       <c r="B101" s="8"/>
       <c r="C101" s="9" t="s">
         <v>297</v>
       </c>
       <c r="D101" s="10" t="s">
         <v>298</v>
       </c>
       <c r="E101" s="10" t="s">
         <v>299</v>
       </c>
       <c r="F101" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G101" s="17">
-        <v>123.5</v>
+        <v>98.15</v>
       </c>
       <c r="H101" s="17">
         <v>0.0</v>
       </c>
       <c r="I101" s="17">
         <v>0.0</v>
       </c>
       <c r="J101" s="11">
         <v>0</v>
       </c>
       <c r="K101" s="14">
         <f>G101*J101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A102" s="19">
         <v>96</v>
       </c>
       <c r="B102" s="8"/>
       <c r="C102" s="9" t="s">
         <v>300</v>
       </c>
       <c r="D102" s="10" t="s">
         <v>301</v>
@@ -15476,7524 +14888,6998 @@
         <v>0</v>
       </c>
       <c r="K102" s="14">
         <f>G102*J102</f>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A103" s="19">
         <v>97</v>
       </c>
       <c r="B103" s="8"/>
       <c r="C103" s="9" t="s">
         <v>303</v>
       </c>
       <c r="D103" s="10" t="s">
         <v>304</v>
       </c>
       <c r="E103" s="10" t="s">
         <v>305</v>
       </c>
       <c r="F103" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G103" s="17">
-        <v>349.7</v>
+        <v>123.5</v>
       </c>
       <c r="H103" s="17">
         <v>0.0</v>
       </c>
       <c r="I103" s="17">
         <v>0.0</v>
       </c>
       <c r="J103" s="11">
         <v>0</v>
       </c>
       <c r="K103" s="14">
         <f>G103*J103</f>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A104" s="19">
         <v>98</v>
       </c>
       <c r="B104" s="8"/>
       <c r="C104" s="9" t="s">
         <v>306</v>
       </c>
       <c r="D104" s="10" t="s">
         <v>307</v>
       </c>
       <c r="E104" s="10" t="s">
         <v>308</v>
       </c>
       <c r="F104" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G104" s="17">
-        <v>449.8</v>
+        <v>123.5</v>
       </c>
       <c r="H104" s="17">
         <v>0.0</v>
       </c>
       <c r="I104" s="17">
         <v>0.0</v>
       </c>
       <c r="J104" s="11">
         <v>0</v>
       </c>
       <c r="K104" s="14">
         <f>G104*J104</f>
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A105" s="19">
         <v>99</v>
       </c>
       <c r="B105" s="8"/>
       <c r="C105" s="9" t="s">
         <v>309</v>
       </c>
       <c r="D105" s="10" t="s">
         <v>310</v>
       </c>
       <c r="E105" s="10" t="s">
         <v>311</v>
       </c>
       <c r="F105" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G105" s="17">
-        <v>449.8</v>
+        <v>123.5</v>
       </c>
       <c r="H105" s="17">
         <v>0.0</v>
       </c>
       <c r="I105" s="17">
         <v>0.0</v>
       </c>
       <c r="J105" s="11">
         <v>0</v>
       </c>
       <c r="K105" s="14">
         <f>G105*J105</f>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A106" s="19">
         <v>100</v>
       </c>
       <c r="B106" s="8"/>
       <c r="C106" s="9" t="s">
         <v>312</v>
       </c>
       <c r="D106" s="10" t="s">
         <v>313</v>
       </c>
       <c r="E106" s="10" t="s">
         <v>314</v>
       </c>
       <c r="F106" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G106" s="17">
-        <v>325.0</v>
+        <v>349.7</v>
       </c>
       <c r="H106" s="17">
         <v>0.0</v>
       </c>
       <c r="I106" s="17">
         <v>0.0</v>
       </c>
       <c r="J106" s="11">
         <v>0</v>
       </c>
       <c r="K106" s="14">
         <f>G106*J106</f>
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A107" s="19">
         <v>101</v>
       </c>
       <c r="B107" s="8"/>
       <c r="C107" s="9" t="s">
         <v>315</v>
       </c>
       <c r="D107" s="10" t="s">
         <v>316</v>
       </c>
       <c r="E107" s="10" t="s">
         <v>317</v>
       </c>
       <c r="F107" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G107" s="17">
-        <v>325.0</v>
+        <v>449.8</v>
       </c>
       <c r="H107" s="17">
         <v>0.0</v>
       </c>
       <c r="I107" s="17">
         <v>0.0</v>
       </c>
       <c r="J107" s="11">
         <v>0</v>
       </c>
       <c r="K107" s="14">
         <f>G107*J107</f>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A108" s="19">
         <v>102</v>
       </c>
       <c r="B108" s="8"/>
       <c r="C108" s="9" t="s">
         <v>318</v>
       </c>
       <c r="D108" s="10" t="s">
         <v>319</v>
       </c>
       <c r="E108" s="10" t="s">
         <v>320</v>
       </c>
       <c r="F108" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G108" s="17">
-        <v>136.5</v>
+        <v>449.8</v>
       </c>
       <c r="H108" s="17">
         <v>0.0</v>
       </c>
       <c r="I108" s="17">
         <v>0.0</v>
       </c>
       <c r="J108" s="11">
         <v>0</v>
       </c>
       <c r="K108" s="14">
         <f>G108*J108</f>
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A109" s="19">
         <v>103</v>
       </c>
       <c r="B109" s="8"/>
       <c r="C109" s="9" t="s">
         <v>321</v>
       </c>
       <c r="D109" s="10" t="s">
         <v>322</v>
       </c>
       <c r="E109" s="10" t="s">
         <v>323</v>
       </c>
       <c r="F109" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G109" s="17">
-        <v>136.5</v>
+        <v>789.75</v>
       </c>
       <c r="H109" s="17">
         <v>0.0</v>
       </c>
       <c r="I109" s="17">
         <v>0.0</v>
       </c>
       <c r="J109" s="11">
         <v>0</v>
       </c>
       <c r="K109" s="14">
         <f>G109*J109</f>
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A110" s="19">
         <v>104</v>
       </c>
       <c r="B110" s="8"/>
       <c r="C110" s="9" t="s">
         <v>324</v>
       </c>
       <c r="D110" s="10" t="s">
         <v>325</v>
       </c>
       <c r="E110" s="10" t="s">
         <v>326</v>
       </c>
       <c r="F110" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G110" s="17">
-        <v>136.5</v>
+        <v>325.0</v>
       </c>
       <c r="H110" s="17">
         <v>0.0</v>
       </c>
       <c r="I110" s="17">
         <v>0.0</v>
       </c>
       <c r="J110" s="11">
         <v>0</v>
       </c>
       <c r="K110" s="14">
         <f>G110*J110</f>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A111" s="19">
         <v>105</v>
       </c>
       <c r="B111" s="8"/>
       <c r="C111" s="9" t="s">
         <v>327</v>
       </c>
       <c r="D111" s="10" t="s">
         <v>328</v>
       </c>
       <c r="E111" s="10" t="s">
         <v>329</v>
       </c>
       <c r="F111" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G111" s="17">
-        <v>136.5</v>
+        <v>325.0</v>
       </c>
       <c r="H111" s="17">
         <v>0.0</v>
       </c>
       <c r="I111" s="17">
         <v>0.0</v>
       </c>
       <c r="J111" s="11">
         <v>0</v>
       </c>
       <c r="K111" s="14">
         <f>G111*J111</f>
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A112" s="19">
         <v>106</v>
       </c>
       <c r="B112" s="8"/>
       <c r="C112" s="9" t="s">
         <v>330</v>
       </c>
       <c r="D112" s="10" t="s">
         <v>331</v>
       </c>
       <c r="E112" s="10" t="s">
         <v>332</v>
       </c>
       <c r="F112" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G112" s="17">
-        <v>136.5</v>
+        <v>7.15</v>
       </c>
       <c r="H112" s="17">
         <v>0.0</v>
       </c>
       <c r="I112" s="17">
         <v>0.0</v>
       </c>
       <c r="J112" s="11">
         <v>0</v>
       </c>
       <c r="K112" s="14">
         <f>G112*J112</f>
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A113" s="19">
         <v>107</v>
       </c>
       <c r="B113" s="8"/>
       <c r="C113" s="9" t="s">
         <v>333</v>
       </c>
       <c r="D113" s="10" t="s">
         <v>334</v>
       </c>
       <c r="E113" s="10" t="s">
         <v>335</v>
       </c>
       <c r="F113" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G113" s="17">
-        <v>136.5</v>
+        <v>9.1</v>
       </c>
       <c r="H113" s="17">
         <v>0.0</v>
       </c>
       <c r="I113" s="17">
         <v>0.0</v>
       </c>
       <c r="J113" s="11">
         <v>0</v>
       </c>
       <c r="K113" s="14">
         <f>G113*J113</f>
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A114" s="19">
         <v>108</v>
       </c>
       <c r="B114" s="8"/>
       <c r="C114" s="9" t="s">
         <v>336</v>
       </c>
       <c r="D114" s="10" t="s">
         <v>337</v>
       </c>
       <c r="E114" s="10" t="s">
         <v>338</v>
       </c>
       <c r="F114" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G114" s="17">
-        <v>48.75</v>
+        <v>136.5</v>
       </c>
       <c r="H114" s="17">
         <v>0.0</v>
       </c>
       <c r="I114" s="17">
         <v>0.0</v>
       </c>
       <c r="J114" s="11">
         <v>0</v>
       </c>
       <c r="K114" s="14">
         <f>G114*J114</f>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A115" s="19">
         <v>109</v>
       </c>
       <c r="B115" s="8"/>
       <c r="C115" s="9" t="s">
         <v>339</v>
       </c>
       <c r="D115" s="10" t="s">
         <v>340</v>
       </c>
       <c r="E115" s="10" t="s">
         <v>341</v>
       </c>
       <c r="F115" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G115" s="17">
-        <v>48.75</v>
+        <v>136.5</v>
       </c>
       <c r="H115" s="17">
         <v>0.0</v>
       </c>
       <c r="I115" s="17">
         <v>0.0</v>
       </c>
       <c r="J115" s="11">
         <v>0</v>
       </c>
       <c r="K115" s="14">
         <f>G115*J115</f>
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A116" s="19">
         <v>110</v>
       </c>
       <c r="B116" s="8"/>
       <c r="C116" s="9" t="s">
         <v>342</v>
       </c>
       <c r="D116" s="10" t="s">
         <v>343</v>
       </c>
       <c r="E116" s="10" t="s">
         <v>344</v>
       </c>
       <c r="F116" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G116" s="17">
-        <v>48.75</v>
+        <v>136.5</v>
       </c>
       <c r="H116" s="17">
         <v>0.0</v>
       </c>
       <c r="I116" s="17">
         <v>0.0</v>
       </c>
       <c r="J116" s="11">
         <v>0</v>
       </c>
       <c r="K116" s="14">
         <f>G116*J116</f>
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A117" s="19">
         <v>111</v>
       </c>
       <c r="B117" s="8"/>
       <c r="C117" s="9" t="s">
         <v>345</v>
       </c>
       <c r="D117" s="10" t="s">
         <v>346</v>
       </c>
       <c r="E117" s="10" t="s">
         <v>347</v>
       </c>
       <c r="F117" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G117" s="17">
-        <v>130.0</v>
+        <v>136.5</v>
       </c>
       <c r="H117" s="17">
         <v>0.0</v>
       </c>
       <c r="I117" s="17">
         <v>0.0</v>
       </c>
       <c r="J117" s="11">
         <v>0</v>
       </c>
       <c r="K117" s="14">
         <f>G117*J117</f>
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A118" s="19">
         <v>112</v>
       </c>
       <c r="B118" s="8"/>
       <c r="C118" s="9" t="s">
         <v>348</v>
       </c>
       <c r="D118" s="10" t="s">
         <v>349</v>
       </c>
       <c r="E118" s="10" t="s">
         <v>350</v>
       </c>
       <c r="F118" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G118" s="17">
-        <v>195.0</v>
+        <v>136.5</v>
       </c>
       <c r="H118" s="17">
         <v>0.0</v>
       </c>
       <c r="I118" s="17">
         <v>0.0</v>
       </c>
       <c r="J118" s="11">
         <v>0</v>
       </c>
       <c r="K118" s="14">
         <f>G118*J118</f>
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A119" s="19">
         <v>113</v>
       </c>
       <c r="B119" s="8"/>
       <c r="C119" s="9" t="s">
         <v>351</v>
       </c>
       <c r="D119" s="10" t="s">
         <v>352</v>
       </c>
       <c r="E119" s="10" t="s">
         <v>353</v>
       </c>
       <c r="F119" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G119" s="17">
-        <v>195.0</v>
+        <v>136.5</v>
       </c>
       <c r="H119" s="17">
         <v>0.0</v>
       </c>
       <c r="I119" s="17">
         <v>0.0</v>
       </c>
       <c r="J119" s="11">
         <v>0</v>
       </c>
       <c r="K119" s="14">
         <f>G119*J119</f>
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A120" s="19">
         <v>114</v>
       </c>
       <c r="B120" s="8"/>
       <c r="C120" s="9" t="s">
         <v>354</v>
       </c>
       <c r="D120" s="10" t="s">
         <v>355</v>
       </c>
       <c r="E120" s="10" t="s">
         <v>356</v>
       </c>
       <c r="F120" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G120" s="17">
-        <v>130.0</v>
+        <v>48.75</v>
       </c>
       <c r="H120" s="17">
         <v>0.0</v>
       </c>
       <c r="I120" s="17">
         <v>0.0</v>
       </c>
       <c r="J120" s="11">
         <v>0</v>
       </c>
       <c r="K120" s="14">
         <f>G120*J120</f>
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A121" s="19">
         <v>115</v>
       </c>
       <c r="B121" s="8"/>
       <c r="C121" s="9" t="s">
         <v>357</v>
       </c>
       <c r="D121" s="10" t="s">
         <v>358</v>
       </c>
       <c r="E121" s="10" t="s">
         <v>359</v>
       </c>
       <c r="F121" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G121" s="17">
-        <v>52.0</v>
+        <v>48.75</v>
       </c>
       <c r="H121" s="17">
         <v>0.0</v>
       </c>
       <c r="I121" s="17">
         <v>0.0</v>
       </c>
       <c r="J121" s="11">
         <v>0</v>
       </c>
       <c r="K121" s="14">
         <f>G121*J121</f>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A122" s="19">
         <v>116</v>
       </c>
       <c r="B122" s="8"/>
       <c r="C122" s="9" t="s">
         <v>360</v>
       </c>
       <c r="D122" s="10" t="s">
         <v>361</v>
       </c>
       <c r="E122" s="10" t="s">
         <v>362</v>
       </c>
-      <c r="F122" s="8">
-        <v>1011.0</v>
+      <c r="F122" s="8" t="s">
+        <v>17</v>
       </c>
       <c r="G122" s="17">
-        <v>195.0</v>
+        <v>48.75</v>
       </c>
       <c r="H122" s="17">
         <v>0.0</v>
       </c>
       <c r="I122" s="17">
         <v>0.0</v>
       </c>
       <c r="J122" s="11">
         <v>0</v>
       </c>
       <c r="K122" s="14">
         <f>G122*J122</f>
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A123" s="19">
         <v>117</v>
       </c>
       <c r="B123" s="8"/>
       <c r="C123" s="9" t="s">
         <v>363</v>
       </c>
       <c r="D123" s="10" t="s">
         <v>364</v>
       </c>
       <c r="E123" s="10" t="s">
         <v>365</v>
       </c>
       <c r="F123" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G123" s="17">
-        <v>390.0</v>
+        <v>130.0</v>
       </c>
       <c r="H123" s="17">
         <v>0.0</v>
       </c>
       <c r="I123" s="17">
         <v>0.0</v>
       </c>
       <c r="J123" s="11">
         <v>0</v>
       </c>
       <c r="K123" s="14">
         <f>G123*J123</f>
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A124" s="19">
         <v>118</v>
       </c>
       <c r="B124" s="8"/>
       <c r="C124" s="9" t="s">
         <v>366</v>
       </c>
       <c r="D124" s="10" t="s">
         <v>367</v>
       </c>
       <c r="E124" s="10" t="s">
         <v>368</v>
       </c>
       <c r="F124" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G124" s="17">
-        <v>390.0</v>
+        <v>195.0</v>
       </c>
       <c r="H124" s="17">
         <v>0.0</v>
       </c>
       <c r="I124" s="17">
         <v>0.0</v>
       </c>
       <c r="J124" s="11">
         <v>0</v>
       </c>
       <c r="K124" s="14">
         <f>G124*J124</f>
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A125" s="19">
         <v>119</v>
       </c>
       <c r="B125" s="8"/>
       <c r="C125" s="9" t="s">
         <v>369</v>
       </c>
       <c r="D125" s="10" t="s">
         <v>370</v>
       </c>
       <c r="E125" s="10" t="s">
         <v>371</v>
       </c>
       <c r="F125" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G125" s="17">
-        <v>390.0</v>
+        <v>195.0</v>
       </c>
       <c r="H125" s="17">
         <v>0.0</v>
       </c>
       <c r="I125" s="17">
         <v>0.0</v>
       </c>
       <c r="J125" s="11">
         <v>0</v>
       </c>
       <c r="K125" s="14">
         <f>G125*J125</f>
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A126" s="19">
         <v>120</v>
       </c>
       <c r="B126" s="8"/>
       <c r="C126" s="9" t="s">
         <v>372</v>
       </c>
       <c r="D126" s="10" t="s">
         <v>373</v>
       </c>
       <c r="E126" s="10" t="s">
         <v>374</v>
       </c>
       <c r="F126" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G126" s="17">
-        <v>104.0</v>
+        <v>130.0</v>
       </c>
       <c r="H126" s="17">
         <v>0.0</v>
       </c>
       <c r="I126" s="17">
         <v>0.0</v>
       </c>
       <c r="J126" s="11">
         <v>0</v>
       </c>
       <c r="K126" s="14">
         <f>G126*J126</f>
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A127" s="19">
         <v>121</v>
       </c>
       <c r="B127" s="8"/>
       <c r="C127" s="9" t="s">
         <v>375</v>
       </c>
       <c r="D127" s="10" t="s">
         <v>376</v>
       </c>
       <c r="E127" s="10" t="s">
         <v>377</v>
       </c>
       <c r="F127" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G127" s="17">
-        <v>130.0</v>
+        <v>52.0</v>
       </c>
       <c r="H127" s="17">
         <v>0.0</v>
       </c>
       <c r="I127" s="17">
         <v>0.0</v>
       </c>
       <c r="J127" s="11">
         <v>0</v>
       </c>
       <c r="K127" s="14">
         <f>G127*J127</f>
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A128" s="19">
         <v>122</v>
       </c>
       <c r="B128" s="8"/>
       <c r="C128" s="9" t="s">
         <v>378</v>
       </c>
       <c r="D128" s="10" t="s">
         <v>379</v>
       </c>
       <c r="E128" s="10" t="s">
         <v>380</v>
       </c>
-      <c r="F128" s="8" t="s">
-        <v>17</v>
+      <c r="F128" s="8">
+        <v>1011.0</v>
       </c>
       <c r="G128" s="17">
-        <v>147.55</v>
+        <v>195.0</v>
       </c>
       <c r="H128" s="17">
         <v>0.0</v>
       </c>
       <c r="I128" s="17">
         <v>0.0</v>
       </c>
       <c r="J128" s="11">
         <v>0</v>
       </c>
       <c r="K128" s="14">
         <f>G128*J128</f>
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A129" s="19">
         <v>123</v>
       </c>
       <c r="B129" s="8"/>
       <c r="C129" s="9" t="s">
         <v>381</v>
       </c>
       <c r="D129" s="10" t="s">
         <v>382</v>
       </c>
       <c r="E129" s="10" t="s">
         <v>383</v>
       </c>
       <c r="F129" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G129" s="17">
-        <v>195.0</v>
+        <v>390.0</v>
       </c>
       <c r="H129" s="17">
         <v>0.0</v>
       </c>
       <c r="I129" s="17">
         <v>0.0</v>
       </c>
       <c r="J129" s="11">
         <v>0</v>
       </c>
       <c r="K129" s="14">
         <f>G129*J129</f>
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A130" s="19">
         <v>124</v>
       </c>
       <c r="B130" s="8"/>
       <c r="C130" s="9" t="s">
         <v>384</v>
       </c>
       <c r="D130" s="10" t="s">
         <v>385</v>
       </c>
       <c r="E130" s="10" t="s">
         <v>386</v>
       </c>
       <c r="F130" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G130" s="17">
-        <v>117.0</v>
+        <v>390.0</v>
       </c>
       <c r="H130" s="17">
         <v>0.0</v>
       </c>
       <c r="I130" s="17">
         <v>0.0</v>
       </c>
       <c r="J130" s="11">
         <v>0</v>
       </c>
       <c r="K130" s="14">
         <f>G130*J130</f>
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A131" s="19">
         <v>125</v>
       </c>
       <c r="B131" s="8"/>
       <c r="C131" s="9" t="s">
         <v>387</v>
       </c>
       <c r="D131" s="10" t="s">
         <v>388</v>
       </c>
       <c r="E131" s="10" t="s">
         <v>389</v>
       </c>
       <c r="F131" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G131" s="17">
-        <v>143.0</v>
+        <v>390.0</v>
       </c>
       <c r="H131" s="17">
         <v>0.0</v>
       </c>
       <c r="I131" s="17">
         <v>0.0</v>
       </c>
       <c r="J131" s="11">
         <v>0</v>
       </c>
       <c r="K131" s="14">
         <f>G131*J131</f>
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A132" s="19">
         <v>126</v>
       </c>
       <c r="B132" s="8"/>
       <c r="C132" s="9" t="s">
         <v>390</v>
       </c>
       <c r="D132" s="10" t="s">
         <v>391</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>392</v>
       </c>
       <c r="F132" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G132" s="17">
-        <v>160.55</v>
+        <v>130.0</v>
       </c>
       <c r="H132" s="17">
         <v>0.0</v>
       </c>
       <c r="I132" s="17">
         <v>0.0</v>
       </c>
       <c r="J132" s="11">
         <v>0</v>
       </c>
       <c r="K132" s="14">
         <f>G132*J132</f>
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A133" s="19">
         <v>127</v>
       </c>
       <c r="B133" s="8"/>
       <c r="C133" s="9" t="s">
         <v>393</v>
       </c>
       <c r="D133" s="10" t="s">
         <v>394</v>
       </c>
       <c r="E133" s="10" t="s">
         <v>395</v>
       </c>
       <c r="F133" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G133" s="17">
-        <v>227.5</v>
+        <v>147.55</v>
       </c>
       <c r="H133" s="17">
         <v>0.0</v>
       </c>
       <c r="I133" s="17">
         <v>0.0</v>
       </c>
       <c r="J133" s="11">
         <v>0</v>
       </c>
       <c r="K133" s="14">
         <f>G133*J133</f>
         <v>0</v>
       </c>
     </row>
-    <row r="134" spans="1:11" outlineLevel="1">
-      <c r="A134" s="20" t="s">
+    <row r="134" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A134" s="19">
+        <v>128</v>
+      </c>
+      <c r="B134" s="8"/>
+      <c r="C134" s="9" t="s">
         <v>396</v>
       </c>
-      <c r="B134" s="2"/>
-[...11 lines deleted...]
-      <c r="A135" s="21" t="s">
+      <c r="D134" s="10" t="s">
         <v>397</v>
       </c>
-      <c r="B135" s="2"/>
-[...45 lines deleted...]
-    <row r="137" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+      <c r="E134" s="10" t="s">
+        <v>398</v>
+      </c>
+      <c r="F134" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G134" s="17">
+        <v>195.0</v>
+      </c>
+      <c r="H134" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I134" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J134" s="11">
+        <v>0</v>
+      </c>
+      <c r="K134" s="14">
+        <f>G134*J134</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A135" s="19">
+        <v>129</v>
+      </c>
+      <c r="B135" s="8"/>
+      <c r="C135" s="9" t="s">
+        <v>399</v>
+      </c>
+      <c r="D135" s="10" t="s">
+        <v>400</v>
+      </c>
+      <c r="E135" s="10" t="s">
+        <v>401</v>
+      </c>
+      <c r="F135" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G135" s="17">
+        <v>117.0</v>
+      </c>
+      <c r="H135" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I135" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J135" s="11">
+        <v>0</v>
+      </c>
+      <c r="K135" s="14">
+        <f>G135*J135</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A136" s="19">
+        <v>130</v>
+      </c>
+      <c r="B136" s="8"/>
+      <c r="C136" s="9" t="s">
+        <v>402</v>
+      </c>
+      <c r="D136" s="10" t="s">
+        <v>403</v>
+      </c>
+      <c r="E136" s="10" t="s">
+        <v>404</v>
+      </c>
+      <c r="F136" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G136" s="17">
+        <v>143.0</v>
+      </c>
+      <c r="H136" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I136" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J136" s="11">
+        <v>0</v>
+      </c>
+      <c r="K136" s="14">
+        <f>G136*J136</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A137" s="19">
-        <v>1</v>
+        <v>131</v>
       </c>
       <c r="B137" s="8"/>
       <c r="C137" s="9" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="D137" s="10" t="s">
-        <v>399</v>
+        <v>406</v>
       </c>
       <c r="E137" s="10" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="F137" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G137" s="17">
-        <v>269.1</v>
+        <v>160.55</v>
       </c>
       <c r="H137" s="17">
         <v>0.0</v>
       </c>
       <c r="I137" s="17">
         <v>0.0</v>
       </c>
       <c r="J137" s="11">
         <v>0</v>
       </c>
       <c r="K137" s="14">
         <f>G137*J137</f>
         <v>0</v>
       </c>
     </row>
-    <row r="138" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+    <row r="138" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A138" s="19">
-        <v>2</v>
+        <v>132</v>
       </c>
       <c r="B138" s="8"/>
       <c r="C138" s="9" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="D138" s="10" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
       <c r="E138" s="10" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="F138" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G138" s="17">
-        <v>269.1</v>
+        <v>227.5</v>
       </c>
       <c r="H138" s="17">
         <v>0.0</v>
       </c>
       <c r="I138" s="17">
         <v>0.0</v>
       </c>
       <c r="J138" s="11">
         <v>0</v>
       </c>
       <c r="K138" s="14">
         <f>G138*J138</f>
         <v>0</v>
       </c>
     </row>
-    <row r="139" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+    <row r="139" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A139" s="19">
-        <v>3</v>
+        <v>133</v>
       </c>
       <c r="B139" s="8"/>
       <c r="C139" s="9" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="D139" s="10" t="s">
-        <v>405</v>
+        <v>412</v>
       </c>
       <c r="E139" s="10" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="F139" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G139" s="17">
-        <v>269.1</v>
+        <v>28.6</v>
       </c>
       <c r="H139" s="17">
         <v>0.0</v>
       </c>
       <c r="I139" s="17">
         <v>0.0</v>
       </c>
       <c r="J139" s="11">
         <v>0</v>
       </c>
       <c r="K139" s="14">
         <f>G139*J139</f>
         <v>0</v>
       </c>
     </row>
-    <row r="140" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+    <row r="140" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A140" s="19">
-        <v>4</v>
+        <v>134</v>
       </c>
       <c r="B140" s="8"/>
       <c r="C140" s="9" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
       <c r="D140" s="10" t="s">
-        <v>408</v>
+        <v>415</v>
       </c>
       <c r="E140" s="10" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
       <c r="F140" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G140" s="17">
-        <v>269.1</v>
+        <v>35.1</v>
       </c>
       <c r="H140" s="17">
         <v>0.0</v>
       </c>
       <c r="I140" s="17">
         <v>0.0</v>
       </c>
       <c r="J140" s="11">
         <v>0</v>
       </c>
       <c r="K140" s="14">
         <f>G140*J140</f>
         <v>0</v>
       </c>
     </row>
-    <row r="141" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+    <row r="141" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A141" s="19">
-        <v>5</v>
+        <v>135</v>
       </c>
       <c r="B141" s="8"/>
       <c r="C141" s="9" t="s">
-        <v>410</v>
+        <v>417</v>
       </c>
       <c r="D141" s="10" t="s">
-        <v>411</v>
+        <v>418</v>
       </c>
       <c r="E141" s="10" t="s">
-        <v>412</v>
+        <v>419</v>
       </c>
       <c r="F141" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G141" s="17">
-        <v>269.1</v>
+        <v>40.3</v>
       </c>
       <c r="H141" s="17">
         <v>0.0</v>
       </c>
       <c r="I141" s="17">
         <v>0.0</v>
       </c>
       <c r="J141" s="11">
         <v>0</v>
       </c>
       <c r="K141" s="14">
         <f>G141*J141</f>
         <v>0</v>
       </c>
     </row>
-    <row r="142" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+    <row r="142" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A142" s="19">
-        <v>6</v>
+        <v>136</v>
       </c>
       <c r="B142" s="8"/>
       <c r="C142" s="9" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="D142" s="10" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="E142" s="10" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
       <c r="F142" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G142" s="17">
-        <v>269.1</v>
+        <v>45.5</v>
       </c>
       <c r="H142" s="17">
         <v>0.0</v>
       </c>
       <c r="I142" s="17">
         <v>0.0</v>
       </c>
       <c r="J142" s="11">
         <v>0</v>
       </c>
       <c r="K142" s="14">
         <f>G142*J142</f>
         <v>0</v>
       </c>
     </row>
-    <row r="143" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A143" s="19">
+    <row r="143" spans="1:11" outlineLevel="1">
+      <c r="A143" s="20" t="s">
+        <v>423</v>
+      </c>
+      <c r="B143" s="2"/>
+      <c r="C143" s="2"/>
+      <c r="D143" s="2"/>
+      <c r="E143" s="2"/>
+      <c r="F143" s="2"/>
+      <c r="G143" s="12"/>
+      <c r="H143" s="12"/>
+      <c r="I143" s="12"/>
+      <c r="J143" s="2"/>
+      <c r="K143" s="12"/>
+    </row>
+    <row r="144" spans="1:11" outlineLevel="2">
+      <c r="A144" s="21" t="s">
+        <v>424</v>
+      </c>
+      <c r="B144" s="2"/>
+      <c r="C144" s="2"/>
+      <c r="D144" s="2"/>
+      <c r="E144" s="2"/>
+      <c r="F144" s="2"/>
+      <c r="G144" s="12"/>
+      <c r="H144" s="12"/>
+      <c r="I144" s="12"/>
+      <c r="J144" s="2"/>
+      <c r="K144" s="12"/>
+    </row>
+    <row r="145" spans="1:11" outlineLevel="3">
+      <c r="A145" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B145" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C145" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E145" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B143" s="8"/>
-[...30 lines deleted...]
-      <c r="A144" s="19">
+      <c r="F145" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B144" s="8"/>
-[...78 lines deleted...]
-      <c r="G147" s="16" t="s">
+      <c r="G145" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="H147" s="16" t="s">
+      <c r="H145" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="I147" s="16" t="s">
+      <c r="I145" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="J147" s="5" t="s">
+      <c r="J145" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="K147" s="13" t="s">
+      <c r="K145" s="13" t="s">
         <v>13</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A146" s="19">
+        <v>1</v>
+      </c>
+      <c r="B146" s="8"/>
+      <c r="C146" s="9" t="s">
+        <v>425</v>
+      </c>
+      <c r="D146" s="10" t="s">
+        <v>426</v>
+      </c>
+      <c r="E146" s="10" t="s">
+        <v>427</v>
+      </c>
+      <c r="F146" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G146" s="17">
+        <v>292.5</v>
+      </c>
+      <c r="H146" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I146" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J146" s="11">
+        <v>0</v>
+      </c>
+      <c r="K146" s="14">
+        <f>G146*J146</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A147" s="19">
+        <v>2</v>
+      </c>
+      <c r="B147" s="8"/>
+      <c r="C147" s="9" t="s">
+        <v>428</v>
+      </c>
+      <c r="D147" s="10" t="s">
+        <v>429</v>
+      </c>
+      <c r="E147" s="10" t="s">
+        <v>430</v>
+      </c>
+      <c r="F147" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G147" s="17">
+        <v>292.5</v>
+      </c>
+      <c r="H147" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I147" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J147" s="11">
+        <v>0</v>
+      </c>
+      <c r="K147" s="14">
+        <f>G147*J147</f>
+        <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A148" s="19">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B148" s="8"/>
       <c r="C148" s="9" t="s">
-        <v>424</v>
+        <v>431</v>
       </c>
       <c r="D148" s="10" t="s">
-        <v>425</v>
+        <v>432</v>
       </c>
       <c r="E148" s="10" t="s">
-        <v>426</v>
+        <v>433</v>
       </c>
       <c r="F148" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G148" s="17">
-        <v>180.05</v>
+        <v>292.5</v>
       </c>
       <c r="H148" s="17">
         <v>0.0</v>
       </c>
       <c r="I148" s="17">
         <v>0.0</v>
       </c>
       <c r="J148" s="11">
         <v>0</v>
       </c>
       <c r="K148" s="14">
         <f>G148*J148</f>
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A149" s="19">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B149" s="8"/>
       <c r="C149" s="9" t="s">
-        <v>427</v>
+        <v>434</v>
       </c>
       <c r="D149" s="10" t="s">
-        <v>428</v>
+        <v>435</v>
       </c>
       <c r="E149" s="10" t="s">
-        <v>429</v>
+        <v>436</v>
       </c>
       <c r="F149" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G149" s="17">
-        <v>180.05</v>
+        <v>292.5</v>
       </c>
       <c r="H149" s="17">
         <v>0.0</v>
       </c>
       <c r="I149" s="17">
         <v>0.0</v>
       </c>
       <c r="J149" s="11">
         <v>0</v>
       </c>
       <c r="K149" s="14">
         <f>G149*J149</f>
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A150" s="19">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B150" s="8"/>
       <c r="C150" s="9" t="s">
-        <v>430</v>
+        <v>437</v>
       </c>
       <c r="D150" s="10" t="s">
-        <v>431</v>
+        <v>438</v>
       </c>
       <c r="E150" s="10" t="s">
-        <v>432</v>
+        <v>439</v>
       </c>
       <c r="F150" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G150" s="17">
-        <v>176.15</v>
+        <v>292.5</v>
       </c>
       <c r="H150" s="17">
         <v>0.0</v>
       </c>
       <c r="I150" s="17">
         <v>0.0</v>
       </c>
       <c r="J150" s="11">
         <v>0</v>
       </c>
       <c r="K150" s="14">
         <f>G150*J150</f>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A151" s="19">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B151" s="8"/>
       <c r="C151" s="9" t="s">
-        <v>433</v>
+        <v>440</v>
       </c>
       <c r="D151" s="10" t="s">
-        <v>434</v>
+        <v>441</v>
       </c>
       <c r="E151" s="10" t="s">
-        <v>435</v>
+        <v>442</v>
       </c>
       <c r="F151" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G151" s="17">
-        <v>268.45</v>
+        <v>292.5</v>
       </c>
       <c r="H151" s="17">
         <v>0.0</v>
       </c>
       <c r="I151" s="17">
         <v>0.0</v>
       </c>
       <c r="J151" s="11">
         <v>0</v>
       </c>
       <c r="K151" s="14">
         <f>G151*J151</f>
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A152" s="19">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B152" s="8"/>
       <c r="C152" s="9" t="s">
-        <v>436</v>
+        <v>443</v>
       </c>
       <c r="D152" s="10" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
       <c r="E152" s="10" t="s">
-        <v>438</v>
+        <v>445</v>
       </c>
       <c r="F152" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G152" s="17">
-        <v>268.45</v>
+        <v>292.5</v>
       </c>
       <c r="H152" s="17">
         <v>0.0</v>
       </c>
       <c r="I152" s="17">
         <v>0.0</v>
       </c>
       <c r="J152" s="11">
         <v>0</v>
       </c>
       <c r="K152" s="14">
         <f>G152*J152</f>
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A153" s="19">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B153" s="8"/>
       <c r="C153" s="9" t="s">
-        <v>439</v>
+        <v>446</v>
       </c>
       <c r="D153" s="10" t="s">
-        <v>440</v>
+        <v>447</v>
       </c>
       <c r="E153" s="10" t="s">
-        <v>441</v>
+        <v>448</v>
       </c>
       <c r="F153" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G153" s="17">
-        <v>268.45</v>
+        <v>292.5</v>
       </c>
       <c r="H153" s="17">
         <v>0.0</v>
       </c>
       <c r="I153" s="17">
         <v>0.0</v>
       </c>
       <c r="J153" s="11">
         <v>0</v>
       </c>
       <c r="K153" s="14">
         <f>G153*J153</f>
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A154" s="19">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B154" s="8"/>
       <c r="C154" s="9" t="s">
-        <v>442</v>
+        <v>449</v>
       </c>
       <c r="D154" s="10" t="s">
-        <v>443</v>
+        <v>450</v>
       </c>
       <c r="E154" s="10" t="s">
-        <v>444</v>
+        <v>451</v>
       </c>
       <c r="F154" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G154" s="17">
-        <v>248.95</v>
+        <v>292.5</v>
       </c>
       <c r="H154" s="17">
         <v>0.0</v>
       </c>
       <c r="I154" s="17">
         <v>0.0</v>
       </c>
       <c r="J154" s="11">
         <v>0</v>
       </c>
       <c r="K154" s="14">
         <f>G154*J154</f>
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A155" s="19">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B155" s="8"/>
       <c r="C155" s="9" t="s">
-        <v>445</v>
+        <v>452</v>
       </c>
       <c r="D155" s="10" t="s">
-        <v>446</v>
+        <v>453</v>
       </c>
       <c r="E155" s="10" t="s">
-        <v>447</v>
+        <v>454</v>
       </c>
       <c r="F155" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G155" s="17">
-        <v>418.6</v>
+        <v>292.5</v>
       </c>
       <c r="H155" s="17">
         <v>0.0</v>
       </c>
       <c r="I155" s="17">
         <v>0.0</v>
       </c>
       <c r="J155" s="11">
         <v>0</v>
       </c>
       <c r="K155" s="14">
         <f>G155*J155</f>
         <v>0</v>
       </c>
     </row>
-    <row r="156" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A156" s="19">
+    <row r="156" spans="1:11" outlineLevel="1">
+      <c r="A156" s="20" t="s">
+        <v>455</v>
+      </c>
+      <c r="B156" s="2"/>
+      <c r="C156" s="2"/>
+      <c r="D156" s="2"/>
+      <c r="E156" s="2"/>
+      <c r="F156" s="2"/>
+      <c r="G156" s="12"/>
+      <c r="H156" s="12"/>
+      <c r="I156" s="12"/>
+      <c r="J156" s="2"/>
+      <c r="K156" s="12"/>
+    </row>
+    <row r="157" spans="1:11" outlineLevel="2">
+      <c r="A157" s="21" t="s">
+        <v>456</v>
+      </c>
+      <c r="B157" s="2"/>
+      <c r="C157" s="2"/>
+      <c r="D157" s="2"/>
+      <c r="E157" s="2"/>
+      <c r="F157" s="2"/>
+      <c r="G157" s="12"/>
+      <c r="H157" s="12"/>
+      <c r="I157" s="12"/>
+      <c r="J157" s="2"/>
+      <c r="K157" s="12"/>
+    </row>
+    <row r="158" spans="1:11" outlineLevel="3">
+      <c r="A158" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B158" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C158" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D158" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E158" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F158" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G158" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="B156" s="8"/>
-[...30 lines deleted...]
-      <c r="A157" s="19">
+      <c r="H158" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="B157" s="8"/>
-[...30 lines deleted...]
-      <c r="A158" s="19">
+      <c r="I158" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="B158" s="8"/>
-[...12 lines deleted...]
-      <c r="G158" s="17">
+      <c r="J158" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="K158" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="159" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A159" s="19">
+        <v>1</v>
+      </c>
+      <c r="B159" s="8"/>
+      <c r="C159" s="9" t="s">
+        <v>457</v>
+      </c>
+      <c r="D159" s="10" t="s">
+        <v>458</v>
+      </c>
+      <c r="E159" s="10" t="s">
+        <v>459</v>
+      </c>
+      <c r="F159" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G159" s="17">
         <v>180.05</v>
       </c>
-      <c r="H158" s="17">
-[...29 lines deleted...]
-      <c r="A160" s="3" t="s">
+      <c r="H159" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I159" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J159" s="11">
+        <v>0</v>
+      </c>
+      <c r="K159" s="14">
+        <f>G159*J159</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="160" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A160" s="19">
+        <v>2</v>
+      </c>
+      <c r="B160" s="8"/>
+      <c r="C160" s="9" t="s">
+        <v>460</v>
+      </c>
+      <c r="D160" s="10" t="s">
+        <v>461</v>
+      </c>
+      <c r="E160" s="10" t="s">
+        <v>462</v>
+      </c>
+      <c r="F160" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G160" s="17">
+        <v>180.05</v>
+      </c>
+      <c r="H160" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I160" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J160" s="11">
+        <v>0</v>
+      </c>
+      <c r="K160" s="14">
+        <f>G160*J160</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="161" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A161" s="19">
         <v>3</v>
-      </c>
-[...33 lines deleted...]
-        <v>1</v>
       </c>
       <c r="B161" s="8"/>
       <c r="C161" s="9" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="D161" s="10" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="E161" s="10" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="F161" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G161" s="17">
-        <v>84.5</v>
+        <v>268.45</v>
       </c>
       <c r="H161" s="17">
         <v>0.0</v>
       </c>
       <c r="I161" s="17">
         <v>0.0</v>
       </c>
       <c r="J161" s="11">
         <v>0</v>
       </c>
       <c r="K161" s="14">
         <f>G161*J161</f>
         <v>0</v>
       </c>
     </row>
-    <row r="162" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="162" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A162" s="19">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B162" s="8"/>
       <c r="C162" s="9" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="D162" s="10" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="E162" s="10" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="F162" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G162" s="17">
-        <v>84.5</v>
+        <v>418.6</v>
       </c>
       <c r="H162" s="17">
         <v>0.0</v>
       </c>
       <c r="I162" s="17">
         <v>0.0</v>
       </c>
       <c r="J162" s="11">
         <v>0</v>
       </c>
       <c r="K162" s="14">
         <f>G162*J162</f>
         <v>0</v>
       </c>
     </row>
-    <row r="163" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="163" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A163" s="19">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B163" s="8"/>
       <c r="C163" s="9" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="D163" s="10" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="E163" s="10" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="F163" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G163" s="17">
-        <v>84.5</v>
+        <v>418.6</v>
       </c>
       <c r="H163" s="17">
         <v>0.0</v>
       </c>
       <c r="I163" s="17">
         <v>0.0</v>
       </c>
       <c r="J163" s="11">
         <v>0</v>
       </c>
       <c r="K163" s="14">
         <f>G163*J163</f>
         <v>0</v>
       </c>
     </row>
-    <row r="164" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="164" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A164" s="19">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B164" s="8"/>
       <c r="C164" s="9" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="D164" s="10" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="E164" s="10" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="F164" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G164" s="17">
-        <v>84.5</v>
+        <v>394.55</v>
       </c>
       <c r="H164" s="17">
         <v>0.0</v>
       </c>
       <c r="I164" s="17">
         <v>0.0</v>
       </c>
       <c r="J164" s="11">
         <v>0</v>
       </c>
       <c r="K164" s="14">
         <f>G164*J164</f>
         <v>0</v>
       </c>
     </row>
-    <row r="165" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="165" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A165" s="19">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B165" s="8"/>
       <c r="C165" s="9" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="D165" s="10" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="E165" s="10" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="F165" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G165" s="17">
-        <v>84.5</v>
+        <v>445.25</v>
       </c>
       <c r="H165" s="17">
         <v>0.0</v>
       </c>
       <c r="I165" s="17">
         <v>0.0</v>
       </c>
       <c r="J165" s="11">
         <v>0</v>
       </c>
       <c r="K165" s="14">
         <f>G165*J165</f>
         <v>0</v>
       </c>
     </row>
-    <row r="166" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="166" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A166" s="19">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B166" s="8"/>
       <c r="C166" s="9" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="D166" s="10" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="E166" s="10" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F166" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G166" s="17">
-        <v>119.6</v>
+        <v>747.5</v>
       </c>
       <c r="H166" s="17">
         <v>0.0</v>
       </c>
       <c r="I166" s="17">
         <v>0.0</v>
       </c>
       <c r="J166" s="11">
         <v>0</v>
       </c>
       <c r="K166" s="14">
         <f>G166*J166</f>
         <v>0</v>
       </c>
     </row>
-    <row r="167" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="167" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A167" s="19">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B167" s="8"/>
       <c r="C167" s="9" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="D167" s="10" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="E167" s="10" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F167" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G167" s="17">
-        <v>119.6</v>
+        <v>747.5</v>
       </c>
       <c r="H167" s="17">
         <v>0.0</v>
       </c>
       <c r="I167" s="17">
         <v>0.0</v>
       </c>
       <c r="J167" s="11">
         <v>0</v>
       </c>
       <c r="K167" s="14">
         <f>G167*J167</f>
         <v>0</v>
       </c>
     </row>
-    <row r="168" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="168" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A168" s="19">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B168" s="8"/>
       <c r="C168" s="9" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="D168" s="10" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="E168" s="10" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="F168" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G168" s="17">
-        <v>119.6</v>
+        <v>845.0</v>
       </c>
       <c r="H168" s="17">
         <v>0.0</v>
       </c>
       <c r="I168" s="17">
         <v>0.0</v>
       </c>
       <c r="J168" s="11">
         <v>0</v>
       </c>
       <c r="K168" s="14">
         <f>G168*J168</f>
         <v>0</v>
       </c>
     </row>
-    <row r="169" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="169" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A169" s="19">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B169" s="8"/>
       <c r="C169" s="9" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="D169" s="10" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="E169" s="10" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="F169" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G169" s="17">
-        <v>94.9</v>
+        <v>845.0</v>
       </c>
       <c r="H169" s="17">
         <v>0.0</v>
       </c>
       <c r="I169" s="17">
         <v>0.0</v>
       </c>
       <c r="J169" s="11">
         <v>0</v>
       </c>
       <c r="K169" s="14">
         <f>G169*J169</f>
         <v>0</v>
       </c>
     </row>
-    <row r="170" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="170" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A170" s="19">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B170" s="8"/>
       <c r="C170" s="9" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="D170" s="10" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="E170" s="10" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="F170" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G170" s="17">
-        <v>94.9</v>
+        <v>845.0</v>
       </c>
       <c r="H170" s="17">
         <v>0.0</v>
       </c>
       <c r="I170" s="17">
         <v>0.0</v>
       </c>
       <c r="J170" s="11">
         <v>0</v>
       </c>
       <c r="K170" s="14">
         <f>G170*J170</f>
         <v>0</v>
       </c>
     </row>
-    <row r="171" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="171" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A171" s="19">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B171" s="8"/>
       <c r="C171" s="9" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="D171" s="10" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="E171" s="10" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="F171" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G171" s="17">
-        <v>99.45</v>
+        <v>845.0</v>
       </c>
       <c r="H171" s="17">
         <v>0.0</v>
       </c>
       <c r="I171" s="17">
         <v>0.0</v>
       </c>
       <c r="J171" s="11">
         <v>0</v>
       </c>
       <c r="K171" s="14">
         <f>G171*J171</f>
         <v>0</v>
       </c>
     </row>
-    <row r="172" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="172" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A172" s="19">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B172" s="8"/>
       <c r="C172" s="9" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="D172" s="10" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="E172" s="10" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F172" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G172" s="17">
-        <v>349.7</v>
+        <v>585.0</v>
       </c>
       <c r="H172" s="17">
         <v>0.0</v>
       </c>
       <c r="I172" s="17">
         <v>0.0</v>
       </c>
       <c r="J172" s="11">
         <v>0</v>
       </c>
       <c r="K172" s="14">
         <f>G172*J172</f>
         <v>0</v>
       </c>
     </row>
-    <row r="173" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="173" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A173" s="19">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B173" s="8"/>
       <c r="C173" s="9" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="D173" s="10" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="E173" s="10" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="F173" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G173" s="17">
-        <v>299.65</v>
+        <v>585.0</v>
       </c>
       <c r="H173" s="17">
         <v>0.0</v>
       </c>
       <c r="I173" s="17">
         <v>0.0</v>
       </c>
       <c r="J173" s="11">
         <v>0</v>
       </c>
       <c r="K173" s="14">
         <f>G173*J173</f>
         <v>0</v>
       </c>
     </row>
-    <row r="174" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="174" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A174" s="19">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B174" s="8"/>
       <c r="C174" s="9" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="D174" s="10" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="E174" s="10" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="F174" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G174" s="17">
-        <v>249.6</v>
+        <v>630.5</v>
       </c>
       <c r="H174" s="17">
         <v>0.0</v>
       </c>
       <c r="I174" s="17">
         <v>0.0</v>
       </c>
       <c r="J174" s="11">
         <v>0</v>
       </c>
       <c r="K174" s="14">
         <f>G174*J174</f>
         <v>0</v>
       </c>
     </row>
-    <row r="175" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="175" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A175" s="19">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B175" s="8"/>
       <c r="C175" s="9" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="D175" s="10" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="E175" s="10" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="F175" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G175" s="17">
-        <v>260.0</v>
+        <v>793.0</v>
       </c>
       <c r="H175" s="17">
         <v>0.0</v>
       </c>
       <c r="I175" s="17">
         <v>0.0</v>
       </c>
       <c r="J175" s="11">
         <v>0</v>
       </c>
       <c r="K175" s="14">
         <f>G175*J175</f>
         <v>0</v>
       </c>
     </row>
-    <row r="176" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="176" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A176" s="19">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B176" s="8"/>
       <c r="C176" s="9" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="D176" s="10" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="E176" s="10" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="F176" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G176" s="17">
-        <v>189.8</v>
+        <v>812.5</v>
       </c>
       <c r="H176" s="17">
         <v>0.0</v>
       </c>
       <c r="I176" s="17">
         <v>0.0</v>
       </c>
       <c r="J176" s="11">
         <v>0</v>
       </c>
       <c r="K176" s="14">
         <f>G176*J176</f>
         <v>0</v>
       </c>
     </row>
-    <row r="177" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="177" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A177" s="19">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B177" s="8"/>
       <c r="C177" s="9" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="D177" s="10" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
       <c r="E177" s="10" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="F177" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G177" s="17">
-        <v>189.8</v>
+        <v>812.5</v>
       </c>
       <c r="H177" s="17">
         <v>0.0</v>
       </c>
       <c r="I177" s="17">
         <v>0.0</v>
       </c>
       <c r="J177" s="11">
         <v>0</v>
       </c>
       <c r="K177" s="14">
         <f>G177*J177</f>
         <v>0</v>
       </c>
     </row>
-    <row r="178" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
-[...44 lines deleted...]
-      <c r="E179" s="10" t="s">
+    <row r="178" spans="1:11" outlineLevel="2">
+      <c r="A178" s="21" t="s">
         <v>514</v>
       </c>
-      <c r="F179" s="8" t="s">
-[...19 lines deleted...]
-    <row r="180" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="B178" s="2"/>
+      <c r="C178" s="2"/>
+      <c r="D178" s="2"/>
+      <c r="E178" s="2"/>
+      <c r="F178" s="2"/>
+      <c r="G178" s="12"/>
+      <c r="H178" s="12"/>
+      <c r="I178" s="12"/>
+      <c r="J178" s="2"/>
+      <c r="K178" s="12"/>
+    </row>
+    <row r="179" spans="1:11" outlineLevel="3">
+      <c r="A179" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B179" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C179" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D179" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E179" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F179" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G179" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="H179" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="I179" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="J179" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="K179" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="180" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A180" s="19">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="B180" s="8"/>
       <c r="C180" s="9" t="s">
         <v>515</v>
       </c>
       <c r="D180" s="10" t="s">
         <v>516</v>
       </c>
       <c r="E180" s="10" t="s">
         <v>517</v>
       </c>
       <c r="F180" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G180" s="17">
-        <v>299.0</v>
+        <v>349.7</v>
       </c>
       <c r="H180" s="17">
         <v>0.0</v>
       </c>
       <c r="I180" s="17">
         <v>0.0</v>
       </c>
       <c r="J180" s="11">
         <v>0</v>
       </c>
       <c r="K180" s="14">
         <f>G180*J180</f>
         <v>0</v>
       </c>
     </row>
-    <row r="181" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="181" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A181" s="19">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="B181" s="8"/>
       <c r="C181" s="9" t="s">
         <v>518</v>
       </c>
       <c r="D181" s="10" t="s">
         <v>519</v>
       </c>
       <c r="E181" s="10" t="s">
         <v>520</v>
       </c>
       <c r="F181" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G181" s="17">
-        <v>279.5</v>
+        <v>299.65</v>
       </c>
       <c r="H181" s="17">
         <v>0.0</v>
       </c>
       <c r="I181" s="17">
         <v>0.0</v>
       </c>
       <c r="J181" s="11">
         <v>0</v>
       </c>
       <c r="K181" s="14">
         <f>G181*J181</f>
         <v>0</v>
       </c>
     </row>
-    <row r="182" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="182" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A182" s="19">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="B182" s="8"/>
       <c r="C182" s="9" t="s">
         <v>521</v>
       </c>
       <c r="D182" s="10" t="s">
         <v>522</v>
       </c>
       <c r="E182" s="10" t="s">
         <v>523</v>
       </c>
       <c r="F182" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G182" s="17">
-        <v>246.35</v>
+        <v>249.6</v>
       </c>
       <c r="H182" s="17">
         <v>0.0</v>
       </c>
       <c r="I182" s="17">
         <v>0.0</v>
       </c>
       <c r="J182" s="11">
         <v>0</v>
       </c>
       <c r="K182" s="14">
         <f>G182*J182</f>
         <v>0</v>
       </c>
     </row>
-    <row r="183" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="183" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A183" s="19">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="B183" s="8"/>
       <c r="C183" s="9" t="s">
         <v>524</v>
       </c>
       <c r="D183" s="10" t="s">
         <v>525</v>
       </c>
       <c r="E183" s="10" t="s">
         <v>526</v>
       </c>
       <c r="F183" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G183" s="17">
-        <v>349.7</v>
+        <v>260.0</v>
       </c>
       <c r="H183" s="17">
         <v>0.0</v>
       </c>
       <c r="I183" s="17">
         <v>0.0</v>
       </c>
       <c r="J183" s="11">
         <v>0</v>
       </c>
       <c r="K183" s="14">
         <f>G183*J183</f>
         <v>0</v>
       </c>
     </row>
-    <row r="184" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="184" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A184" s="19">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="B184" s="8"/>
       <c r="C184" s="9" t="s">
         <v>527</v>
       </c>
       <c r="D184" s="10" t="s">
         <v>528</v>
       </c>
       <c r="E184" s="10" t="s">
         <v>529</v>
       </c>
       <c r="F184" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G184" s="17">
-        <v>319.8</v>
+        <v>189.8</v>
       </c>
       <c r="H184" s="17">
         <v>0.0</v>
       </c>
       <c r="I184" s="17">
         <v>0.0</v>
       </c>
       <c r="J184" s="11">
         <v>0</v>
       </c>
       <c r="K184" s="14">
         <f>G184*J184</f>
         <v>0</v>
       </c>
     </row>
-    <row r="185" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="185" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A185" s="19">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B185" s="8"/>
       <c r="C185" s="9" t="s">
         <v>530</v>
       </c>
       <c r="D185" s="10" t="s">
         <v>531</v>
       </c>
       <c r="E185" s="10" t="s">
         <v>532</v>
       </c>
       <c r="F185" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G185" s="17">
-        <v>399.75</v>
+        <v>189.8</v>
       </c>
       <c r="H185" s="17">
         <v>0.0</v>
       </c>
       <c r="I185" s="17">
         <v>0.0</v>
       </c>
       <c r="J185" s="11">
         <v>0</v>
       </c>
       <c r="K185" s="14">
         <f>G185*J185</f>
         <v>0</v>
       </c>
     </row>
-    <row r="186" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="186" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A186" s="19">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="B186" s="8"/>
       <c r="C186" s="9" t="s">
         <v>533</v>
       </c>
       <c r="D186" s="10" t="s">
         <v>534</v>
       </c>
       <c r="E186" s="10" t="s">
         <v>535</v>
       </c>
       <c r="F186" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G186" s="17">
-        <v>399.75</v>
+        <v>189.8</v>
       </c>
       <c r="H186" s="17">
         <v>0.0</v>
       </c>
       <c r="I186" s="17">
         <v>0.0</v>
       </c>
       <c r="J186" s="11">
         <v>0</v>
       </c>
       <c r="K186" s="14">
         <f>G186*J186</f>
         <v>0</v>
       </c>
     </row>
-    <row r="187" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="187" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A187" s="19">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="B187" s="8"/>
       <c r="C187" s="9" t="s">
         <v>536</v>
       </c>
       <c r="D187" s="10" t="s">
         <v>537</v>
       </c>
       <c r="E187" s="10" t="s">
         <v>538</v>
       </c>
       <c r="F187" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G187" s="17">
-        <v>449.8</v>
+        <v>299.0</v>
       </c>
       <c r="H187" s="17">
         <v>0.0</v>
       </c>
       <c r="I187" s="17">
         <v>0.0</v>
       </c>
       <c r="J187" s="11">
         <v>0</v>
       </c>
       <c r="K187" s="14">
         <f>G187*J187</f>
         <v>0</v>
       </c>
     </row>
-    <row r="188" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="188" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A188" s="19">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="B188" s="8"/>
       <c r="C188" s="9" t="s">
         <v>539</v>
       </c>
       <c r="D188" s="10" t="s">
         <v>540</v>
       </c>
       <c r="E188" s="10" t="s">
         <v>541</v>
       </c>
       <c r="F188" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G188" s="17">
-        <v>489.45</v>
+        <v>299.0</v>
       </c>
       <c r="H188" s="17">
         <v>0.0</v>
       </c>
       <c r="I188" s="17">
         <v>0.0</v>
       </c>
       <c r="J188" s="11">
         <v>0</v>
       </c>
       <c r="K188" s="14">
         <f>G188*J188</f>
         <v>0</v>
       </c>
     </row>
-    <row r="189" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="189" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A189" s="19">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="B189" s="8"/>
       <c r="C189" s="9" t="s">
         <v>542</v>
       </c>
       <c r="D189" s="10" t="s">
         <v>543</v>
       </c>
       <c r="E189" s="10" t="s">
         <v>544</v>
       </c>
       <c r="F189" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G189" s="17">
-        <v>598.0</v>
+        <v>279.5</v>
       </c>
       <c r="H189" s="17">
         <v>0.0</v>
       </c>
       <c r="I189" s="17">
         <v>0.0</v>
       </c>
       <c r="J189" s="11">
         <v>0</v>
       </c>
       <c r="K189" s="14">
         <f>G189*J189</f>
         <v>0</v>
       </c>
     </row>
-    <row r="190" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="190" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A190" s="19">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="B190" s="8"/>
       <c r="C190" s="9" t="s">
         <v>545</v>
       </c>
       <c r="D190" s="10" t="s">
         <v>546</v>
       </c>
       <c r="E190" s="10" t="s">
         <v>547</v>
       </c>
       <c r="F190" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G190" s="17">
-        <v>119.6</v>
+        <v>246.35</v>
       </c>
       <c r="H190" s="17">
         <v>0.0</v>
       </c>
       <c r="I190" s="17">
         <v>0.0</v>
       </c>
       <c r="J190" s="11">
         <v>0</v>
       </c>
       <c r="K190" s="14">
         <f>G190*J190</f>
         <v>0</v>
       </c>
     </row>
-    <row r="191" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="191" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A191" s="19">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="B191" s="8"/>
       <c r="C191" s="9" t="s">
         <v>548</v>
       </c>
       <c r="D191" s="10" t="s">
         <v>549</v>
       </c>
       <c r="E191" s="10" t="s">
         <v>550</v>
       </c>
       <c r="F191" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G191" s="17">
-        <v>129.35</v>
+        <v>349.7</v>
       </c>
       <c r="H191" s="17">
         <v>0.0</v>
       </c>
       <c r="I191" s="17">
         <v>0.0</v>
       </c>
       <c r="J191" s="11">
         <v>0</v>
       </c>
       <c r="K191" s="14">
         <f>G191*J191</f>
         <v>0</v>
       </c>
     </row>
-    <row r="192" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="192" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A192" s="19">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="B192" s="8"/>
       <c r="C192" s="9" t="s">
         <v>551</v>
       </c>
       <c r="D192" s="10" t="s">
         <v>552</v>
       </c>
       <c r="E192" s="10" t="s">
         <v>553</v>
       </c>
       <c r="F192" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G192" s="17">
-        <v>129.35</v>
+        <v>399.75</v>
       </c>
       <c r="H192" s="17">
         <v>0.0</v>
       </c>
       <c r="I192" s="17">
         <v>0.0</v>
       </c>
       <c r="J192" s="11">
         <v>0</v>
       </c>
       <c r="K192" s="14">
         <f>G192*J192</f>
         <v>0</v>
       </c>
     </row>
-    <row r="193" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="193" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A193" s="19">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="B193" s="8"/>
       <c r="C193" s="9" t="s">
         <v>554</v>
       </c>
       <c r="D193" s="10" t="s">
         <v>555</v>
       </c>
       <c r="E193" s="10" t="s">
         <v>556</v>
       </c>
       <c r="F193" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G193" s="17">
-        <v>129.35</v>
+        <v>399.75</v>
       </c>
       <c r="H193" s="17">
         <v>0.0</v>
       </c>
       <c r="I193" s="17">
         <v>0.0</v>
       </c>
       <c r="J193" s="11">
         <v>0</v>
       </c>
       <c r="K193" s="14">
         <f>G193*J193</f>
         <v>0</v>
       </c>
     </row>
-    <row r="194" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="194" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A194" s="19">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="B194" s="8"/>
       <c r="C194" s="9" t="s">
         <v>557</v>
       </c>
       <c r="D194" s="10" t="s">
         <v>558</v>
       </c>
       <c r="E194" s="10" t="s">
         <v>559</v>
       </c>
       <c r="F194" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G194" s="17">
-        <v>89.7</v>
+        <v>449.8</v>
       </c>
       <c r="H194" s="17">
         <v>0.0</v>
       </c>
       <c r="I194" s="17">
         <v>0.0</v>
       </c>
       <c r="J194" s="11">
         <v>0</v>
       </c>
       <c r="K194" s="14">
         <f>G194*J194</f>
         <v>0</v>
       </c>
     </row>
-    <row r="195" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="195" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A195" s="19">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="B195" s="8"/>
       <c r="C195" s="9" t="s">
         <v>560</v>
       </c>
       <c r="D195" s="10" t="s">
         <v>561</v>
       </c>
       <c r="E195" s="10" t="s">
         <v>562</v>
       </c>
       <c r="F195" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G195" s="17">
-        <v>89.7</v>
+        <v>489.45</v>
       </c>
       <c r="H195" s="17">
         <v>0.0</v>
       </c>
       <c r="I195" s="17">
         <v>0.0</v>
       </c>
       <c r="J195" s="11">
         <v>0</v>
       </c>
       <c r="K195" s="14">
         <f>G195*J195</f>
         <v>0</v>
       </c>
     </row>
-    <row r="196" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="196" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A196" s="19">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="B196" s="8"/>
       <c r="C196" s="9" t="s">
         <v>563</v>
       </c>
       <c r="D196" s="10" t="s">
         <v>564</v>
       </c>
       <c r="E196" s="10" t="s">
         <v>565</v>
       </c>
       <c r="F196" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G196" s="17">
-        <v>89.7</v>
+        <v>598.0</v>
       </c>
       <c r="H196" s="17">
         <v>0.0</v>
       </c>
       <c r="I196" s="17">
         <v>0.0</v>
       </c>
       <c r="J196" s="11">
         <v>0</v>
       </c>
       <c r="K196" s="14">
         <f>G196*J196</f>
         <v>0</v>
       </c>
     </row>
-    <row r="197" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="197" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A197" s="19">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="B197" s="8"/>
       <c r="C197" s="9" t="s">
         <v>566</v>
       </c>
       <c r="D197" s="10" t="s">
         <v>567</v>
       </c>
       <c r="E197" s="10" t="s">
         <v>568</v>
       </c>
       <c r="F197" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G197" s="17">
-        <v>98.8</v>
+        <v>199.55</v>
       </c>
       <c r="H197" s="17">
         <v>0.0</v>
       </c>
       <c r="I197" s="17">
         <v>0.0</v>
       </c>
       <c r="J197" s="11">
         <v>0</v>
       </c>
       <c r="K197" s="14">
         <f>G197*J197</f>
         <v>0</v>
       </c>
     </row>
-    <row r="198" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="198" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A198" s="19">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="B198" s="8"/>
       <c r="C198" s="9" t="s">
         <v>569</v>
       </c>
       <c r="D198" s="10" t="s">
         <v>570</v>
       </c>
       <c r="E198" s="10" t="s">
         <v>571</v>
       </c>
       <c r="F198" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G198" s="17">
-        <v>129.35</v>
+        <v>199.55</v>
       </c>
       <c r="H198" s="17">
         <v>0.0</v>
       </c>
       <c r="I198" s="17">
         <v>0.0</v>
       </c>
       <c r="J198" s="11">
         <v>0</v>
       </c>
       <c r="K198" s="14">
         <f>G198*J198</f>
         <v>0</v>
       </c>
     </row>
-    <row r="199" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="199" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A199" s="19">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="B199" s="8"/>
       <c r="C199" s="9" t="s">
         <v>572</v>
       </c>
       <c r="D199" s="10" t="s">
         <v>573</v>
       </c>
       <c r="E199" s="10" t="s">
         <v>574</v>
       </c>
       <c r="F199" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G199" s="17">
-        <v>98.8</v>
+        <v>119.6</v>
       </c>
       <c r="H199" s="17">
         <v>0.0</v>
       </c>
       <c r="I199" s="17">
         <v>0.0</v>
       </c>
       <c r="J199" s="11">
         <v>0</v>
       </c>
       <c r="K199" s="14">
         <f>G199*J199</f>
         <v>0</v>
       </c>
     </row>
-    <row r="200" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="200" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A200" s="19">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="B200" s="8"/>
       <c r="C200" s="9" t="s">
         <v>575</v>
       </c>
       <c r="D200" s="10" t="s">
         <v>576</v>
       </c>
       <c r="E200" s="10" t="s">
         <v>577</v>
       </c>
       <c r="F200" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G200" s="17">
-        <v>179.4</v>
+        <v>129.35</v>
       </c>
       <c r="H200" s="17">
         <v>0.0</v>
       </c>
       <c r="I200" s="17">
         <v>0.0</v>
       </c>
       <c r="J200" s="11">
         <v>0</v>
       </c>
       <c r="K200" s="14">
         <f>G200*J200</f>
         <v>0</v>
       </c>
     </row>
-    <row r="201" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="201" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A201" s="19">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="B201" s="8"/>
       <c r="C201" s="9" t="s">
         <v>578</v>
       </c>
       <c r="D201" s="10" t="s">
         <v>579</v>
       </c>
       <c r="E201" s="10" t="s">
         <v>580</v>
       </c>
       <c r="F201" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G201" s="17">
-        <v>179.4</v>
+        <v>129.35</v>
       </c>
       <c r="H201" s="17">
         <v>0.0</v>
       </c>
       <c r="I201" s="17">
         <v>0.0</v>
       </c>
       <c r="J201" s="11">
         <v>0</v>
       </c>
       <c r="K201" s="14">
         <f>G201*J201</f>
         <v>0</v>
       </c>
     </row>
-    <row r="202" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="202" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A202" s="19">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="B202" s="8"/>
       <c r="C202" s="9" t="s">
         <v>581</v>
       </c>
       <c r="D202" s="10" t="s">
         <v>582</v>
       </c>
       <c r="E202" s="10" t="s">
         <v>583</v>
       </c>
       <c r="F202" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G202" s="17">
-        <v>189.8</v>
+        <v>129.35</v>
       </c>
       <c r="H202" s="17">
         <v>0.0</v>
       </c>
       <c r="I202" s="17">
         <v>0.0</v>
       </c>
       <c r="J202" s="11">
         <v>0</v>
       </c>
       <c r="K202" s="14">
         <f>G202*J202</f>
         <v>0</v>
       </c>
     </row>
-    <row r="203" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="203" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A203" s="19">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="B203" s="8"/>
       <c r="C203" s="9" t="s">
         <v>584</v>
       </c>
       <c r="D203" s="10" t="s">
         <v>585</v>
       </c>
       <c r="E203" s="10" t="s">
         <v>586</v>
       </c>
       <c r="F203" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G203" s="17">
-        <v>189.8</v>
+        <v>89.7</v>
       </c>
       <c r="H203" s="17">
         <v>0.0</v>
       </c>
       <c r="I203" s="17">
         <v>0.0</v>
       </c>
       <c r="J203" s="11">
         <v>0</v>
       </c>
       <c r="K203" s="14">
         <f>G203*J203</f>
         <v>0</v>
       </c>
     </row>
-    <row r="204" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="204" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A204" s="19">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="B204" s="8"/>
       <c r="C204" s="9" t="s">
         <v>587</v>
       </c>
       <c r="D204" s="10" t="s">
         <v>588</v>
       </c>
       <c r="E204" s="10" t="s">
         <v>589</v>
       </c>
       <c r="F204" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G204" s="17">
-        <v>789.75</v>
+        <v>89.7</v>
       </c>
       <c r="H204" s="17">
         <v>0.0</v>
       </c>
       <c r="I204" s="17">
         <v>0.0</v>
       </c>
       <c r="J204" s="11">
         <v>0</v>
       </c>
       <c r="K204" s="14">
         <f>G204*J204</f>
         <v>0</v>
       </c>
     </row>
-    <row r="205" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="205" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A205" s="19">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="B205" s="8"/>
       <c r="C205" s="9" t="s">
         <v>590</v>
       </c>
       <c r="D205" s="10" t="s">
         <v>591</v>
       </c>
       <c r="E205" s="10" t="s">
         <v>592</v>
       </c>
       <c r="F205" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G205" s="17">
-        <v>449.8</v>
+        <v>89.7</v>
       </c>
       <c r="H205" s="17">
         <v>0.0</v>
       </c>
       <c r="I205" s="17">
         <v>0.0</v>
       </c>
       <c r="J205" s="11">
         <v>0</v>
       </c>
       <c r="K205" s="14">
         <f>G205*J205</f>
         <v>0</v>
       </c>
     </row>
-    <row r="206" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="206" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A206" s="19">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B206" s="8"/>
       <c r="C206" s="9" t="s">
         <v>593</v>
       </c>
       <c r="D206" s="10" t="s">
         <v>594</v>
       </c>
       <c r="E206" s="10" t="s">
         <v>595</v>
       </c>
       <c r="F206" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G206" s="17">
-        <v>453.7</v>
+        <v>98.8</v>
       </c>
       <c r="H206" s="17">
         <v>0.0</v>
       </c>
       <c r="I206" s="17">
         <v>0.0</v>
       </c>
       <c r="J206" s="11">
         <v>0</v>
       </c>
       <c r="K206" s="14">
         <f>G206*J206</f>
         <v>0</v>
       </c>
     </row>
-    <row r="207" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="207" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A207" s="19">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="B207" s="8"/>
       <c r="C207" s="9" t="s">
         <v>596</v>
       </c>
       <c r="D207" s="10" t="s">
         <v>597</v>
       </c>
       <c r="E207" s="10" t="s">
         <v>598</v>
       </c>
       <c r="F207" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G207" s="17">
-        <v>449.8</v>
+        <v>129.35</v>
       </c>
       <c r="H207" s="17">
         <v>0.0</v>
       </c>
       <c r="I207" s="17">
         <v>0.0</v>
       </c>
       <c r="J207" s="11">
         <v>0</v>
       </c>
       <c r="K207" s="14">
         <f>G207*J207</f>
         <v>0</v>
       </c>
     </row>
-    <row r="208" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="208" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A208" s="19">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="B208" s="8"/>
       <c r="C208" s="9" t="s">
         <v>599</v>
       </c>
       <c r="D208" s="10" t="s">
         <v>600</v>
       </c>
       <c r="E208" s="10" t="s">
         <v>601</v>
       </c>
       <c r="F208" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G208" s="17">
-        <v>449.8</v>
+        <v>98.8</v>
       </c>
       <c r="H208" s="17">
         <v>0.0</v>
       </c>
       <c r="I208" s="17">
         <v>0.0</v>
       </c>
       <c r="J208" s="11">
         <v>0</v>
       </c>
       <c r="K208" s="14">
         <f>G208*J208</f>
         <v>0</v>
       </c>
     </row>
-    <row r="209" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="209" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A209" s="19">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="B209" s="8"/>
       <c r="C209" s="9" t="s">
         <v>602</v>
       </c>
       <c r="D209" s="10" t="s">
         <v>603</v>
       </c>
       <c r="E209" s="10" t="s">
         <v>604</v>
       </c>
       <c r="F209" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G209" s="17">
-        <v>799.5</v>
+        <v>179.4</v>
       </c>
       <c r="H209" s="17">
         <v>0.0</v>
       </c>
       <c r="I209" s="17">
         <v>0.0</v>
       </c>
       <c r="J209" s="11">
         <v>0</v>
       </c>
       <c r="K209" s="14">
         <f>G209*J209</f>
         <v>0</v>
       </c>
     </row>
-    <row r="210" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="210" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A210" s="19">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="B210" s="8"/>
       <c r="C210" s="9" t="s">
         <v>605</v>
       </c>
       <c r="D210" s="10" t="s">
         <v>606</v>
       </c>
       <c r="E210" s="10" t="s">
         <v>607</v>
       </c>
       <c r="F210" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G210" s="17">
-        <v>799.5</v>
+        <v>179.4</v>
       </c>
       <c r="H210" s="17">
         <v>0.0</v>
       </c>
       <c r="I210" s="17">
         <v>0.0</v>
       </c>
       <c r="J210" s="11">
         <v>0</v>
       </c>
       <c r="K210" s="14">
         <f>G210*J210</f>
         <v>0</v>
       </c>
     </row>
-    <row r="211" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="211" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A211" s="19">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="B211" s="8"/>
       <c r="C211" s="9" t="s">
         <v>608</v>
       </c>
       <c r="D211" s="10" t="s">
         <v>609</v>
       </c>
       <c r="E211" s="10" t="s">
         <v>610</v>
       </c>
       <c r="F211" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G211" s="17">
-        <v>789.75</v>
+        <v>97.5</v>
       </c>
       <c r="H211" s="17">
         <v>0.0</v>
       </c>
       <c r="I211" s="17">
         <v>0.0</v>
       </c>
       <c r="J211" s="11">
         <v>0</v>
       </c>
       <c r="K211" s="14">
         <f>G211*J211</f>
         <v>0</v>
       </c>
     </row>
-    <row r="212" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="212" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A212" s="19">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="B212" s="8"/>
       <c r="C212" s="9" t="s">
         <v>611</v>
       </c>
       <c r="D212" s="10" t="s">
         <v>612</v>
       </c>
       <c r="E212" s="10" t="s">
         <v>613</v>
       </c>
       <c r="F212" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G212" s="17">
-        <v>598.0</v>
+        <v>899.6</v>
       </c>
       <c r="H212" s="17">
         <v>0.0</v>
       </c>
       <c r="I212" s="17">
         <v>0.0</v>
       </c>
       <c r="J212" s="11">
         <v>0</v>
       </c>
       <c r="K212" s="14">
         <f>G212*J212</f>
         <v>0</v>
       </c>
     </row>
-    <row r="213" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="213" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A213" s="19">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="B213" s="8"/>
       <c r="C213" s="9" t="s">
         <v>614</v>
       </c>
       <c r="D213" s="10" t="s">
         <v>615</v>
       </c>
       <c r="E213" s="10" t="s">
         <v>616</v>
       </c>
       <c r="F213" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G213" s="17">
-        <v>598.0</v>
+        <v>789.75</v>
       </c>
       <c r="H213" s="17">
         <v>0.0</v>
       </c>
       <c r="I213" s="17">
         <v>0.0</v>
       </c>
       <c r="J213" s="11">
         <v>0</v>
       </c>
       <c r="K213" s="14">
         <f>G213*J213</f>
         <v>0</v>
       </c>
     </row>
-    <row r="214" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="214" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A214" s="19">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="B214" s="8"/>
       <c r="C214" s="9" t="s">
         <v>617</v>
       </c>
       <c r="D214" s="10" t="s">
         <v>618</v>
       </c>
       <c r="E214" s="10" t="s">
         <v>619</v>
       </c>
       <c r="F214" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G214" s="17">
-        <v>598.0</v>
+        <v>449.8</v>
       </c>
       <c r="H214" s="17">
         <v>0.0</v>
       </c>
       <c r="I214" s="17">
         <v>0.0</v>
       </c>
       <c r="J214" s="11">
         <v>0</v>
       </c>
       <c r="K214" s="14">
         <f>G214*J214</f>
         <v>0</v>
       </c>
     </row>
-    <row r="215" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="215" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A215" s="19">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="B215" s="8"/>
       <c r="C215" s="9" t="s">
         <v>620</v>
       </c>
       <c r="D215" s="10" t="s">
         <v>621</v>
       </c>
       <c r="E215" s="10" t="s">
         <v>622</v>
       </c>
       <c r="F215" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G215" s="17">
-        <v>598.0</v>
+        <v>453.7</v>
       </c>
       <c r="H215" s="17">
         <v>0.0</v>
       </c>
       <c r="I215" s="17">
         <v>0.0</v>
       </c>
       <c r="J215" s="11">
         <v>0</v>
       </c>
       <c r="K215" s="14">
         <f>G215*J215</f>
         <v>0</v>
       </c>
     </row>
-    <row r="216" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="216" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A216" s="19">
-        <v>56</v>
+        <v>37</v>
       </c>
       <c r="B216" s="8"/>
       <c r="C216" s="9" t="s">
         <v>623</v>
       </c>
       <c r="D216" s="10" t="s">
         <v>624</v>
       </c>
       <c r="E216" s="10" t="s">
         <v>625</v>
       </c>
       <c r="F216" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G216" s="17">
-        <v>598.0</v>
+        <v>449.8</v>
       </c>
       <c r="H216" s="17">
         <v>0.0</v>
       </c>
       <c r="I216" s="17">
         <v>0.0</v>
       </c>
       <c r="J216" s="11">
         <v>0</v>
       </c>
       <c r="K216" s="14">
         <f>G216*J216</f>
         <v>0</v>
       </c>
     </row>
-    <row r="217" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="217" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A217" s="19">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="B217" s="8"/>
       <c r="C217" s="9" t="s">
         <v>626</v>
       </c>
       <c r="D217" s="10" t="s">
         <v>627</v>
       </c>
       <c r="E217" s="10" t="s">
         <v>628</v>
       </c>
       <c r="F217" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G217" s="17">
-        <v>1149.85</v>
+        <v>449.8</v>
       </c>
       <c r="H217" s="17">
         <v>0.0</v>
       </c>
       <c r="I217" s="17">
         <v>0.0</v>
       </c>
       <c r="J217" s="11">
         <v>0</v>
       </c>
       <c r="K217" s="14">
         <f>G217*J217</f>
         <v>0</v>
       </c>
     </row>
-    <row r="218" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="218" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A218" s="19">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="B218" s="8"/>
       <c r="C218" s="9" t="s">
         <v>629</v>
       </c>
       <c r="D218" s="10" t="s">
         <v>630</v>
       </c>
       <c r="E218" s="10" t="s">
         <v>631</v>
       </c>
       <c r="F218" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G218" s="17">
-        <v>845.0</v>
+        <v>799.5</v>
       </c>
       <c r="H218" s="17">
         <v>0.0</v>
       </c>
       <c r="I218" s="17">
         <v>0.0</v>
       </c>
       <c r="J218" s="11">
         <v>0</v>
       </c>
       <c r="K218" s="14">
         <f>G218*J218</f>
         <v>0</v>
       </c>
     </row>
-    <row r="219" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="219" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A219" s="19">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="B219" s="8"/>
       <c r="C219" s="9" t="s">
         <v>632</v>
       </c>
       <c r="D219" s="10" t="s">
         <v>633</v>
       </c>
       <c r="E219" s="10" t="s">
         <v>634</v>
       </c>
       <c r="F219" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G219" s="17">
-        <v>1149.85</v>
+        <v>598.0</v>
       </c>
       <c r="H219" s="17">
         <v>0.0</v>
       </c>
       <c r="I219" s="17">
         <v>0.0</v>
       </c>
       <c r="J219" s="11">
         <v>0</v>
       </c>
       <c r="K219" s="14">
         <f>G219*J219</f>
         <v>0</v>
       </c>
     </row>
-    <row r="220" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="220" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A220" s="19">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="B220" s="8"/>
       <c r="C220" s="9" t="s">
         <v>635</v>
       </c>
       <c r="D220" s="10" t="s">
         <v>636</v>
       </c>
       <c r="E220" s="10" t="s">
         <v>637</v>
       </c>
       <c r="F220" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G220" s="17">
-        <v>1149.85</v>
+        <v>598.0</v>
       </c>
       <c r="H220" s="17">
         <v>0.0</v>
       </c>
       <c r="I220" s="17">
         <v>0.0</v>
       </c>
       <c r="J220" s="11">
         <v>0</v>
       </c>
       <c r="K220" s="14">
         <f>G220*J220</f>
         <v>0</v>
       </c>
     </row>
-    <row r="221" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="221" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A221" s="19">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="B221" s="8"/>
       <c r="C221" s="9" t="s">
         <v>638</v>
       </c>
       <c r="D221" s="10" t="s">
         <v>639</v>
       </c>
       <c r="E221" s="10" t="s">
         <v>640</v>
       </c>
       <c r="F221" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G221" s="17">
-        <v>1749.8</v>
+        <v>598.0</v>
       </c>
       <c r="H221" s="17">
         <v>0.0</v>
       </c>
       <c r="I221" s="17">
         <v>0.0</v>
       </c>
       <c r="J221" s="11">
         <v>0</v>
       </c>
       <c r="K221" s="14">
         <f>G221*J221</f>
         <v>0</v>
       </c>
     </row>
-    <row r="222" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="222" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A222" s="19">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="B222" s="8"/>
       <c r="C222" s="9" t="s">
         <v>641</v>
       </c>
       <c r="D222" s="10" t="s">
         <v>642</v>
       </c>
       <c r="E222" s="10" t="s">
         <v>643</v>
       </c>
       <c r="F222" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G222" s="17">
-        <v>3510.0</v>
+        <v>598.0</v>
       </c>
       <c r="H222" s="17">
         <v>0.0</v>
       </c>
       <c r="I222" s="17">
         <v>0.0</v>
       </c>
       <c r="J222" s="11">
         <v>0</v>
       </c>
       <c r="K222" s="14">
         <f>G222*J222</f>
         <v>0</v>
       </c>
     </row>
-    <row r="223" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="223" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A223" s="19">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="B223" s="8"/>
       <c r="C223" s="9" t="s">
         <v>644</v>
       </c>
       <c r="D223" s="10" t="s">
         <v>645</v>
       </c>
       <c r="E223" s="10" t="s">
         <v>646</v>
       </c>
       <c r="F223" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G223" s="17">
         <v>598.0</v>
       </c>
       <c r="H223" s="17">
         <v>0.0</v>
       </c>
       <c r="I223" s="17">
         <v>0.0</v>
       </c>
       <c r="J223" s="11">
         <v>0</v>
       </c>
       <c r="K223" s="14">
         <f>G223*J223</f>
         <v>0</v>
       </c>
     </row>
-    <row r="224" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="224" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A224" s="19">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="B224" s="8"/>
       <c r="C224" s="9" t="s">
         <v>647</v>
       </c>
       <c r="D224" s="10" t="s">
         <v>648</v>
       </c>
       <c r="E224" s="10" t="s">
         <v>649</v>
       </c>
       <c r="F224" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G224" s="17">
-        <v>650.0</v>
+        <v>1149.85</v>
       </c>
       <c r="H224" s="17">
         <v>0.0</v>
       </c>
       <c r="I224" s="17">
         <v>0.0</v>
       </c>
       <c r="J224" s="11">
         <v>0</v>
       </c>
       <c r="K224" s="14">
         <f>G224*J224</f>
         <v>0</v>
       </c>
     </row>
-    <row r="225" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="225" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A225" s="19">
-        <v>65</v>
+        <v>46</v>
       </c>
       <c r="B225" s="8"/>
       <c r="C225" s="9" t="s">
         <v>650</v>
       </c>
       <c r="D225" s="10" t="s">
         <v>651</v>
       </c>
       <c r="E225" s="10" t="s">
         <v>652</v>
       </c>
       <c r="F225" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G225" s="17">
-        <v>650.0</v>
+        <v>845.0</v>
       </c>
       <c r="H225" s="17">
         <v>0.0</v>
       </c>
       <c r="I225" s="17">
         <v>0.0</v>
       </c>
       <c r="J225" s="11">
         <v>0</v>
       </c>
       <c r="K225" s="14">
         <f>G225*J225</f>
         <v>0</v>
       </c>
     </row>
-    <row r="226" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="226" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A226" s="19">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="B226" s="8"/>
       <c r="C226" s="9" t="s">
         <v>653</v>
       </c>
       <c r="D226" s="10" t="s">
         <v>654</v>
       </c>
       <c r="E226" s="10" t="s">
         <v>655</v>
       </c>
       <c r="F226" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G226" s="17">
-        <v>598.0</v>
+        <v>1149.85</v>
       </c>
       <c r="H226" s="17">
         <v>0.0</v>
       </c>
       <c r="I226" s="17">
         <v>0.0</v>
       </c>
       <c r="J226" s="11">
         <v>0</v>
       </c>
       <c r="K226" s="14">
         <f>G226*J226</f>
         <v>0</v>
       </c>
     </row>
-    <row r="227" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="227" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A227" s="19">
-        <v>67</v>
+        <v>48</v>
       </c>
       <c r="B227" s="8"/>
       <c r="C227" s="9" t="s">
         <v>656</v>
       </c>
       <c r="D227" s="10" t="s">
         <v>657</v>
       </c>
       <c r="E227" s="10" t="s">
         <v>658</v>
       </c>
       <c r="F227" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G227" s="17">
-        <v>598.0</v>
+        <v>1950.0</v>
       </c>
       <c r="H227" s="17">
         <v>0.0</v>
       </c>
       <c r="I227" s="17">
         <v>0.0</v>
       </c>
       <c r="J227" s="11">
         <v>0</v>
       </c>
       <c r="K227" s="14">
         <f>G227*J227</f>
         <v>0</v>
       </c>
     </row>
-    <row r="228" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="228" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A228" s="19">
-        <v>68</v>
+        <v>49</v>
       </c>
       <c r="B228" s="8"/>
       <c r="C228" s="9" t="s">
         <v>659</v>
       </c>
       <c r="D228" s="10" t="s">
         <v>660</v>
       </c>
       <c r="E228" s="10" t="s">
         <v>661</v>
       </c>
       <c r="F228" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G228" s="17">
-        <v>598.0</v>
+        <v>3991.0</v>
       </c>
       <c r="H228" s="17">
         <v>0.0</v>
       </c>
       <c r="I228" s="17">
         <v>0.0</v>
       </c>
       <c r="J228" s="11">
         <v>0</v>
       </c>
       <c r="K228" s="14">
         <f>G228*J228</f>
         <v>0</v>
       </c>
     </row>
-    <row r="229" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="229" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A229" s="19">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="B229" s="8"/>
       <c r="C229" s="9" t="s">
         <v>662</v>
       </c>
       <c r="D229" s="10" t="s">
         <v>663</v>
       </c>
       <c r="E229" s="10" t="s">
         <v>664</v>
       </c>
       <c r="F229" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G229" s="17">
-        <v>650.0</v>
+        <v>598.0</v>
       </c>
       <c r="H229" s="17">
         <v>0.0</v>
       </c>
       <c r="I229" s="17">
         <v>0.0</v>
       </c>
       <c r="J229" s="11">
         <v>0</v>
       </c>
       <c r="K229" s="14">
         <f>G229*J229</f>
         <v>0</v>
       </c>
     </row>
-    <row r="230" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="230" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A230" s="19">
-        <v>70</v>
+        <v>51</v>
       </c>
       <c r="B230" s="8"/>
       <c r="C230" s="9" t="s">
         <v>665</v>
       </c>
       <c r="D230" s="10" t="s">
         <v>666</v>
       </c>
       <c r="E230" s="10" t="s">
         <v>667</v>
       </c>
       <c r="F230" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G230" s="17">
         <v>650.0</v>
       </c>
       <c r="H230" s="17">
         <v>0.0</v>
       </c>
       <c r="I230" s="17">
         <v>0.0</v>
       </c>
       <c r="J230" s="11">
         <v>0</v>
       </c>
       <c r="K230" s="14">
         <f>G230*J230</f>
         <v>0</v>
       </c>
     </row>
-    <row r="231" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="231" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A231" s="19">
-        <v>71</v>
+        <v>52</v>
       </c>
       <c r="B231" s="8"/>
       <c r="C231" s="9" t="s">
         <v>668</v>
       </c>
       <c r="D231" s="10" t="s">
         <v>669</v>
       </c>
       <c r="E231" s="10" t="s">
         <v>670</v>
       </c>
       <c r="F231" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G231" s="17">
-        <v>449.8</v>
+        <v>650.0</v>
       </c>
       <c r="H231" s="17">
         <v>0.0</v>
       </c>
       <c r="I231" s="17">
         <v>0.0</v>
       </c>
       <c r="J231" s="11">
         <v>0</v>
       </c>
       <c r="K231" s="14">
         <f>G231*J231</f>
         <v>0</v>
       </c>
     </row>
-    <row r="232" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="232" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A232" s="19">
-        <v>72</v>
+        <v>53</v>
       </c>
       <c r="B232" s="8"/>
       <c r="C232" s="9" t="s">
         <v>671</v>
       </c>
       <c r="D232" s="10" t="s">
         <v>672</v>
       </c>
       <c r="E232" s="10" t="s">
         <v>673</v>
       </c>
       <c r="F232" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G232" s="17">
-        <v>449.8</v>
+        <v>598.0</v>
       </c>
       <c r="H232" s="17">
         <v>0.0</v>
       </c>
       <c r="I232" s="17">
         <v>0.0</v>
       </c>
       <c r="J232" s="11">
         <v>0</v>
       </c>
       <c r="K232" s="14">
         <f>G232*J232</f>
         <v>0</v>
       </c>
     </row>
-    <row r="233" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="233" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A233" s="19">
-        <v>73</v>
+        <v>54</v>
       </c>
       <c r="B233" s="8"/>
       <c r="C233" s="9" t="s">
         <v>674</v>
       </c>
       <c r="D233" s="10" t="s">
         <v>675</v>
       </c>
       <c r="E233" s="10" t="s">
         <v>676</v>
       </c>
       <c r="F233" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G233" s="17">
-        <v>449.8</v>
+        <v>598.0</v>
       </c>
       <c r="H233" s="17">
         <v>0.0</v>
       </c>
       <c r="I233" s="17">
         <v>0.0</v>
       </c>
       <c r="J233" s="11">
         <v>0</v>
       </c>
       <c r="K233" s="14">
         <f>G233*J233</f>
         <v>0</v>
       </c>
     </row>
-    <row r="234" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="234" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A234" s="19">
-        <v>74</v>
+        <v>55</v>
       </c>
       <c r="B234" s="8"/>
       <c r="C234" s="9" t="s">
         <v>677</v>
       </c>
       <c r="D234" s="10" t="s">
         <v>678</v>
       </c>
       <c r="E234" s="10" t="s">
         <v>679</v>
       </c>
       <c r="F234" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G234" s="17">
-        <v>650.0</v>
+        <v>598.0</v>
       </c>
       <c r="H234" s="17">
         <v>0.0</v>
       </c>
       <c r="I234" s="17">
         <v>0.0</v>
       </c>
       <c r="J234" s="11">
         <v>0</v>
       </c>
       <c r="K234" s="14">
         <f>G234*J234</f>
         <v>0</v>
       </c>
     </row>
-    <row r="235" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="235" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A235" s="19">
-        <v>75</v>
+        <v>56</v>
       </c>
       <c r="B235" s="8"/>
       <c r="C235" s="9" t="s">
         <v>680</v>
       </c>
       <c r="D235" s="10" t="s">
         <v>681</v>
       </c>
       <c r="E235" s="10" t="s">
         <v>682</v>
       </c>
       <c r="F235" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G235" s="17">
         <v>650.0</v>
       </c>
       <c r="H235" s="17">
         <v>0.0</v>
       </c>
       <c r="I235" s="17">
         <v>0.0</v>
       </c>
       <c r="J235" s="11">
         <v>0</v>
       </c>
       <c r="K235" s="14">
         <f>G235*J235</f>
         <v>0</v>
       </c>
     </row>
-    <row r="236" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="236" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A236" s="19">
-        <v>76</v>
+        <v>57</v>
       </c>
       <c r="B236" s="8"/>
       <c r="C236" s="9" t="s">
         <v>683</v>
       </c>
       <c r="D236" s="10" t="s">
         <v>684</v>
       </c>
       <c r="E236" s="10" t="s">
         <v>685</v>
       </c>
       <c r="F236" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G236" s="17">
-        <v>598.0</v>
+        <v>650.0</v>
       </c>
       <c r="H236" s="17">
         <v>0.0</v>
       </c>
       <c r="I236" s="17">
         <v>0.0</v>
       </c>
       <c r="J236" s="11">
         <v>0</v>
       </c>
       <c r="K236" s="14">
         <f>G236*J236</f>
         <v>0</v>
       </c>
     </row>
-    <row r="237" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="237" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A237" s="19">
-        <v>77</v>
+        <v>58</v>
       </c>
       <c r="B237" s="8"/>
       <c r="C237" s="9" t="s">
         <v>686</v>
       </c>
       <c r="D237" s="10" t="s">
         <v>687</v>
       </c>
       <c r="E237" s="10" t="s">
         <v>688</v>
       </c>
       <c r="F237" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G237" s="17">
-        <v>799.5</v>
+        <v>549.9</v>
       </c>
       <c r="H237" s="17">
         <v>0.0</v>
       </c>
       <c r="I237" s="17">
         <v>0.0</v>
       </c>
       <c r="J237" s="11">
         <v>0</v>
       </c>
       <c r="K237" s="14">
         <f>G237*J237</f>
         <v>0</v>
       </c>
     </row>
-    <row r="238" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="238" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A238" s="19">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="B238" s="8"/>
       <c r="C238" s="9" t="s">
         <v>689</v>
       </c>
       <c r="D238" s="10" t="s">
         <v>690</v>
       </c>
       <c r="E238" s="10" t="s">
         <v>691</v>
       </c>
       <c r="F238" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G238" s="17">
-        <v>789.75</v>
+        <v>549.9</v>
       </c>
       <c r="H238" s="17">
         <v>0.0</v>
       </c>
       <c r="I238" s="17">
         <v>0.0</v>
       </c>
       <c r="J238" s="11">
         <v>0</v>
       </c>
       <c r="K238" s="14">
         <f>G238*J238</f>
         <v>0</v>
       </c>
     </row>
-    <row r="239" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="239" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A239" s="19">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="B239" s="8"/>
       <c r="C239" s="9" t="s">
         <v>692</v>
       </c>
       <c r="D239" s="10" t="s">
         <v>693</v>
       </c>
       <c r="E239" s="10" t="s">
         <v>694</v>
       </c>
       <c r="F239" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G239" s="17">
-        <v>1199.9</v>
+        <v>449.8</v>
       </c>
       <c r="H239" s="17">
         <v>0.0</v>
       </c>
       <c r="I239" s="17">
         <v>0.0</v>
       </c>
       <c r="J239" s="11">
         <v>0</v>
       </c>
       <c r="K239" s="14">
         <f>G239*J239</f>
         <v>0</v>
       </c>
     </row>
-    <row r="240" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="240" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A240" s="19">
-        <v>80</v>
+        <v>61</v>
       </c>
       <c r="B240" s="8"/>
       <c r="C240" s="9" t="s">
         <v>695</v>
       </c>
       <c r="D240" s="10" t="s">
         <v>696</v>
       </c>
       <c r="E240" s="10" t="s">
         <v>697</v>
       </c>
       <c r="F240" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G240" s="17">
-        <v>1199.9</v>
+        <v>449.8</v>
       </c>
       <c r="H240" s="17">
         <v>0.0</v>
       </c>
       <c r="I240" s="17">
         <v>0.0</v>
       </c>
       <c r="J240" s="11">
         <v>0</v>
       </c>
       <c r="K240" s="14">
         <f>G240*J240</f>
         <v>0</v>
       </c>
     </row>
-    <row r="241" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="241" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A241" s="19">
-        <v>81</v>
+        <v>62</v>
       </c>
       <c r="B241" s="8"/>
       <c r="C241" s="9" t="s">
         <v>698</v>
       </c>
       <c r="D241" s="10" t="s">
         <v>699</v>
       </c>
       <c r="E241" s="10" t="s">
         <v>700</v>
       </c>
       <c r="F241" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G241" s="17">
-        <v>1199.9</v>
+        <v>650.0</v>
       </c>
       <c r="H241" s="17">
         <v>0.0</v>
       </c>
       <c r="I241" s="17">
         <v>0.0</v>
       </c>
       <c r="J241" s="11">
         <v>0</v>
       </c>
       <c r="K241" s="14">
         <f>G241*J241</f>
         <v>0</v>
       </c>
     </row>
-    <row r="242" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="242" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A242" s="19">
-        <v>82</v>
+        <v>63</v>
       </c>
       <c r="B242" s="8"/>
       <c r="C242" s="9" t="s">
         <v>701</v>
       </c>
       <c r="D242" s="10" t="s">
         <v>702</v>
       </c>
       <c r="E242" s="10" t="s">
         <v>703</v>
       </c>
       <c r="F242" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G242" s="17">
-        <v>1149.85</v>
+        <v>650.0</v>
       </c>
       <c r="H242" s="17">
         <v>0.0</v>
       </c>
       <c r="I242" s="17">
         <v>0.0</v>
       </c>
       <c r="J242" s="11">
         <v>0</v>
       </c>
       <c r="K242" s="14">
         <f>G242*J242</f>
         <v>0</v>
       </c>
     </row>
-    <row r="243" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="243" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A243" s="19">
-        <v>83</v>
+        <v>64</v>
       </c>
       <c r="B243" s="8"/>
       <c r="C243" s="9" t="s">
         <v>704</v>
       </c>
       <c r="D243" s="10" t="s">
         <v>705</v>
       </c>
       <c r="E243" s="10" t="s">
         <v>706</v>
       </c>
       <c r="F243" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G243" s="17">
-        <v>1149.85</v>
+        <v>598.0</v>
       </c>
       <c r="H243" s="17">
         <v>0.0</v>
       </c>
       <c r="I243" s="17">
         <v>0.0</v>
       </c>
       <c r="J243" s="11">
         <v>0</v>
       </c>
       <c r="K243" s="14">
         <f>G243*J243</f>
         <v>0</v>
       </c>
     </row>
-    <row r="244" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="244" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A244" s="19">
-        <v>84</v>
+        <v>65</v>
       </c>
       <c r="B244" s="8"/>
       <c r="C244" s="9" t="s">
         <v>707</v>
       </c>
       <c r="D244" s="10" t="s">
         <v>708</v>
       </c>
       <c r="E244" s="10" t="s">
         <v>709</v>
       </c>
       <c r="F244" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G244" s="17">
-        <v>1749.8</v>
+        <v>799.5</v>
       </c>
       <c r="H244" s="17">
         <v>0.0</v>
       </c>
       <c r="I244" s="17">
         <v>0.0</v>
       </c>
       <c r="J244" s="11">
         <v>0</v>
       </c>
       <c r="K244" s="14">
         <f>G244*J244</f>
         <v>0</v>
       </c>
     </row>
-    <row r="245" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="245" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A245" s="19">
-        <v>85</v>
+        <v>66</v>
       </c>
       <c r="B245" s="8"/>
       <c r="C245" s="9" t="s">
         <v>710</v>
       </c>
       <c r="D245" s="10" t="s">
         <v>711</v>
       </c>
       <c r="E245" s="10" t="s">
         <v>712</v>
       </c>
       <c r="F245" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G245" s="17">
-        <v>449.8</v>
+        <v>789.75</v>
       </c>
       <c r="H245" s="17">
         <v>0.0</v>
       </c>
       <c r="I245" s="17">
         <v>0.0</v>
       </c>
       <c r="J245" s="11">
         <v>0</v>
       </c>
       <c r="K245" s="14">
         <f>G245*J245</f>
         <v>0</v>
       </c>
     </row>
-    <row r="246" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="246" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A246" s="19">
-        <v>86</v>
+        <v>67</v>
       </c>
       <c r="B246" s="8"/>
       <c r="C246" s="9" t="s">
         <v>713</v>
       </c>
       <c r="D246" s="10" t="s">
         <v>714</v>
       </c>
       <c r="E246" s="10" t="s">
         <v>715</v>
       </c>
       <c r="F246" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G246" s="17">
-        <v>598.0</v>
+        <v>1199.9</v>
       </c>
       <c r="H246" s="17">
         <v>0.0</v>
       </c>
       <c r="I246" s="17">
         <v>0.0</v>
       </c>
       <c r="J246" s="11">
         <v>0</v>
       </c>
       <c r="K246" s="14">
         <f>G246*J246</f>
         <v>0</v>
       </c>
     </row>
-    <row r="247" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="247" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A247" s="19">
-        <v>87</v>
+        <v>68</v>
       </c>
       <c r="B247" s="8"/>
       <c r="C247" s="9" t="s">
         <v>716</v>
       </c>
       <c r="D247" s="10" t="s">
         <v>717</v>
       </c>
       <c r="E247" s="10" t="s">
         <v>718</v>
       </c>
       <c r="F247" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G247" s="17">
-        <v>789.75</v>
+        <v>1149.85</v>
       </c>
       <c r="H247" s="17">
         <v>0.0</v>
       </c>
       <c r="I247" s="17">
         <v>0.0</v>
       </c>
       <c r="J247" s="11">
         <v>0</v>
       </c>
       <c r="K247" s="14">
         <f>G247*J247</f>
         <v>0</v>
       </c>
     </row>
-    <row r="248" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="248" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A248" s="19">
-        <v>88</v>
+        <v>69</v>
       </c>
       <c r="B248" s="8"/>
       <c r="C248" s="9" t="s">
         <v>719</v>
       </c>
       <c r="D248" s="10" t="s">
         <v>720</v>
       </c>
       <c r="E248" s="10" t="s">
         <v>721</v>
       </c>
       <c r="F248" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G248" s="17">
-        <v>799.5</v>
+        <v>598.0</v>
       </c>
       <c r="H248" s="17">
         <v>0.0</v>
       </c>
       <c r="I248" s="17">
         <v>0.0</v>
       </c>
       <c r="J248" s="11">
         <v>0</v>
       </c>
       <c r="K248" s="14">
         <f>G248*J248</f>
         <v>0</v>
       </c>
     </row>
-    <row r="249" spans="1:11" outlineLevel="1">
-      <c r="A249" s="20" t="s">
+    <row r="249" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A249" s="19">
+        <v>70</v>
+      </c>
+      <c r="B249" s="8"/>
+      <c r="C249" s="9" t="s">
         <v>722</v>
       </c>
-      <c r="B249" s="2"/>
-[...11 lines deleted...]
-      <c r="A250" s="21" t="s">
+      <c r="D249" s="10" t="s">
         <v>723</v>
       </c>
-      <c r="B250" s="2"/>
-[...11 lines deleted...]
-      <c r="A251" s="3" t="s">
+      <c r="E249" s="10" t="s">
+        <v>724</v>
+      </c>
+      <c r="F249" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G249" s="17">
+        <v>789.75</v>
+      </c>
+      <c r="H249" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I249" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J249" s="11">
+        <v>0</v>
+      </c>
+      <c r="K249" s="14">
+        <f>G249*J249</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="250" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A250" s="19">
+        <v>71</v>
+      </c>
+      <c r="B250" s="8"/>
+      <c r="C250" s="9" t="s">
+        <v>725</v>
+      </c>
+      <c r="D250" s="10" t="s">
+        <v>726</v>
+      </c>
+      <c r="E250" s="10" t="s">
+        <v>727</v>
+      </c>
+      <c r="F250" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G250" s="17">
+        <v>799.5</v>
+      </c>
+      <c r="H250" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I250" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J250" s="11">
+        <v>0</v>
+      </c>
+      <c r="K250" s="14">
+        <f>G250*J250</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="251" spans="1:11" outlineLevel="1">
+      <c r="A251" s="20" t="s">
+        <v>728</v>
+      </c>
+      <c r="B251" s="2"/>
+      <c r="C251" s="2"/>
+      <c r="D251" s="2"/>
+      <c r="E251" s="2"/>
+      <c r="F251" s="2"/>
+      <c r="G251" s="12"/>
+      <c r="H251" s="12"/>
+      <c r="I251" s="12"/>
+      <c r="J251" s="2"/>
+      <c r="K251" s="12"/>
+    </row>
+    <row r="252" spans="1:11" outlineLevel="2">
+      <c r="A252" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B251" s="4" t="s">
+      <c r="B252" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C251" s="4" t="s">
+      <c r="C252" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="D251" s="5" t="s">
+      <c r="D252" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="E251" s="5" t="s">
+      <c r="E252" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="F251" s="6" t="s">
+      <c r="F252" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="G251" s="16" t="s">
+      <c r="G252" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="H251" s="16" t="s">
+      <c r="H252" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="I251" s="16" t="s">
+      <c r="I252" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="J251" s="5" t="s">
+      <c r="J252" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="K251" s="13" t="s">
+      <c r="K252" s="13" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="252" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A252" s="19">
+    <row r="253" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A253" s="19">
         <v>1</v>
-      </c>
-[...32 lines deleted...]
-        <v>2</v>
       </c>
       <c r="B253" s="8"/>
       <c r="C253" s="9" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="D253" s="10" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="E253" s="10" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="F253" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G253" s="17">
-        <v>134.55</v>
+        <v>442.0</v>
       </c>
       <c r="H253" s="17">
         <v>0.0</v>
       </c>
       <c r="I253" s="17">
         <v>0.0</v>
       </c>
       <c r="J253" s="11">
         <v>0</v>
       </c>
       <c r="K253" s="14">
         <f>G253*J253</f>
         <v>0</v>
       </c>
     </row>
-    <row r="254" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A254" s="19">
+    <row r="254" spans="1:11" outlineLevel="2">
+      <c r="A254" s="21" t="s">
+        <v>732</v>
+      </c>
+      <c r="B254" s="2"/>
+      <c r="C254" s="2"/>
+      <c r="D254" s="2"/>
+      <c r="E254" s="2"/>
+      <c r="F254" s="2"/>
+      <c r="G254" s="12"/>
+      <c r="H254" s="12"/>
+      <c r="I254" s="12"/>
+      <c r="J254" s="2"/>
+      <c r="K254" s="12"/>
+    </row>
+    <row r="255" spans="1:11" outlineLevel="3">
+      <c r="A255" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B254" s="8"/>
-[...30 lines deleted...]
-      <c r="A255" s="19">
+      <c r="B255" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B255" s="8"/>
-[...26 lines deleted...]
-        <v>0</v>
+      <c r="C255" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D255" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E255" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F255" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G255" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="H255" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="I255" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="J255" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="K255" s="13" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="256" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A256" s="19">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B256" s="8"/>
       <c r="C256" s="9" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="D256" s="10" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="E256" s="10" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="F256" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G256" s="17">
-        <v>134.55</v>
+        <v>149.5</v>
       </c>
       <c r="H256" s="17">
         <v>0.0</v>
       </c>
       <c r="I256" s="17">
         <v>0.0</v>
       </c>
       <c r="J256" s="11">
         <v>0</v>
       </c>
       <c r="K256" s="14">
         <f>G256*J256</f>
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A257" s="19">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B257" s="8"/>
       <c r="C257" s="9" t="s">
-        <v>739</v>
+        <v>736</v>
       </c>
       <c r="D257" s="10" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="E257" s="10" t="s">
-        <v>741</v>
+        <v>738</v>
       </c>
       <c r="F257" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G257" s="17">
-        <v>134.55</v>
+        <v>149.5</v>
       </c>
       <c r="H257" s="17">
         <v>0.0</v>
       </c>
       <c r="I257" s="17">
         <v>0.0</v>
       </c>
       <c r="J257" s="11">
         <v>0</v>
       </c>
       <c r="K257" s="14">
         <f>G257*J257</f>
         <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A258" s="19">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B258" s="8"/>
       <c r="C258" s="9" t="s">
-        <v>742</v>
+        <v>739</v>
       </c>
       <c r="D258" s="10" t="s">
-        <v>743</v>
+        <v>740</v>
       </c>
       <c r="E258" s="10" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
       <c r="F258" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G258" s="17">
-        <v>134.55</v>
+        <v>149.5</v>
       </c>
       <c r="H258" s="17">
         <v>0.0</v>
       </c>
       <c r="I258" s="17">
         <v>0.0</v>
       </c>
       <c r="J258" s="11">
         <v>0</v>
       </c>
       <c r="K258" s="14">
         <f>G258*J258</f>
         <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A259" s="19">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B259" s="8"/>
       <c r="C259" s="9" t="s">
-        <v>745</v>
+        <v>742</v>
       </c>
       <c r="D259" s="10" t="s">
-        <v>746</v>
+        <v>743</v>
       </c>
       <c r="E259" s="10" t="s">
-        <v>747</v>
+        <v>744</v>
       </c>
       <c r="F259" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G259" s="17">
-        <v>134.55</v>
+        <v>149.5</v>
       </c>
       <c r="H259" s="17">
         <v>0.0</v>
       </c>
       <c r="I259" s="17">
         <v>0.0</v>
       </c>
       <c r="J259" s="11">
         <v>0</v>
       </c>
       <c r="K259" s="14">
         <f>G259*J259</f>
         <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A260" s="19">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B260" s="8"/>
       <c r="C260" s="9" t="s">
-        <v>748</v>
+        <v>745</v>
       </c>
       <c r="D260" s="10" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="E260" s="10" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
       <c r="F260" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G260" s="17">
-        <v>134.55</v>
+        <v>149.5</v>
       </c>
       <c r="H260" s="17">
         <v>0.0</v>
       </c>
       <c r="I260" s="17">
         <v>0.0</v>
       </c>
       <c r="J260" s="11">
         <v>0</v>
       </c>
       <c r="K260" s="14">
         <f>G260*J260</f>
         <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A261" s="19">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B261" s="8"/>
       <c r="C261" s="9" t="s">
-        <v>751</v>
+        <v>748</v>
       </c>
       <c r="D261" s="10" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="E261" s="10" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="F261" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G261" s="17">
-        <v>134.55</v>
+        <v>149.5</v>
       </c>
       <c r="H261" s="17">
         <v>0.0</v>
       </c>
       <c r="I261" s="17">
         <v>0.0</v>
       </c>
       <c r="J261" s="11">
         <v>0</v>
       </c>
       <c r="K261" s="14">
         <f>G261*J261</f>
         <v>0</v>
       </c>
     </row>
-    <row r="262" spans="1:11" outlineLevel="1">
-      <c r="A262" s="20" t="s">
+    <row r="262" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A262" s="19">
+        <v>7</v>
+      </c>
+      <c r="B262" s="8"/>
+      <c r="C262" s="9" t="s">
+        <v>751</v>
+      </c>
+      <c r="D262" s="10" t="s">
+        <v>752</v>
+      </c>
+      <c r="E262" s="10" t="s">
+        <v>753</v>
+      </c>
+      <c r="F262" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G262" s="17">
+        <v>149.5</v>
+      </c>
+      <c r="H262" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I262" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J262" s="11">
+        <v>0</v>
+      </c>
+      <c r="K262" s="14">
+        <f>G262*J262</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="263" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A263" s="19">
+        <v>8</v>
+      </c>
+      <c r="B263" s="8"/>
+      <c r="C263" s="9" t="s">
         <v>754</v>
       </c>
-      <c r="B262" s="2"/>
-[...29 lines deleted...]
-      <c r="G263" s="16" t="s">
+      <c r="D263" s="10" t="s">
+        <v>755</v>
+      </c>
+      <c r="E263" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="F263" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G263" s="17">
+        <v>149.5</v>
+      </c>
+      <c r="H263" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I263" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J263" s="11">
+        <v>0</v>
+      </c>
+      <c r="K263" s="14">
+        <f>G263*J263</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="264" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A264" s="19">
         <v>9</v>
-      </c>
-[...15 lines deleted...]
-        <v>1</v>
       </c>
       <c r="B264" s="8"/>
       <c r="C264" s="9" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="D264" s="10" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="E264" s="10" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="F264" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G264" s="17">
-        <v>559.0</v>
+        <v>149.5</v>
       </c>
       <c r="H264" s="17">
         <v>0.0</v>
       </c>
       <c r="I264" s="17">
         <v>0.0</v>
       </c>
       <c r="J264" s="11">
         <v>0</v>
       </c>
       <c r="K264" s="14">
         <f>G264*J264</f>
         <v>0</v>
       </c>
     </row>
-    <row r="265" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
-[...10 lines deleted...]
-      <c r="E265" s="10" t="s">
+    <row r="265" spans="1:11" outlineLevel="1">
+      <c r="A265" s="20" t="s">
         <v>760</v>
       </c>
-      <c r="F265" s="8" t="s">
-[...20 lines deleted...]
-      <c r="A266" s="19">
+      <c r="B265" s="2"/>
+      <c r="C265" s="2"/>
+      <c r="D265" s="2"/>
+      <c r="E265" s="2"/>
+      <c r="F265" s="2"/>
+      <c r="G265" s="12"/>
+      <c r="H265" s="12"/>
+      <c r="I265" s="12"/>
+      <c r="J265" s="2"/>
+      <c r="K265" s="12"/>
+    </row>
+    <row r="266" spans="1:11" outlineLevel="2">
+      <c r="A266" s="21" t="s">
+        <v>761</v>
+      </c>
+      <c r="B266" s="2"/>
+      <c r="C266" s="2"/>
+      <c r="D266" s="2"/>
+      <c r="E266" s="2"/>
+      <c r="F266" s="2"/>
+      <c r="G266" s="12"/>
+      <c r="H266" s="12"/>
+      <c r="I266" s="12"/>
+      <c r="J266" s="2"/>
+      <c r="K266" s="12"/>
+    </row>
+    <row r="267" spans="1:11" outlineLevel="3">
+      <c r="A267" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B266" s="8"/>
-[...30 lines deleted...]
-      <c r="A267" s="19">
+      <c r="B267" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B267" s="8"/>
-[...29 lines deleted...]
-    <row r="268" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="C267" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D267" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E267" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F267" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G267" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="H267" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="I267" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="J267" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="K267" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="268" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A268" s="19">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B268" s="8"/>
       <c r="C268" s="9" t="s">
-        <v>767</v>
+        <v>762</v>
       </c>
       <c r="D268" s="10" t="s">
-        <v>768</v>
+        <v>763</v>
       </c>
       <c r="E268" s="10" t="s">
-        <v>769</v>
+        <v>764</v>
       </c>
       <c r="F268" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G268" s="17">
-        <v>559.0</v>
+        <v>65.0</v>
       </c>
       <c r="H268" s="17">
         <v>0.0</v>
       </c>
       <c r="I268" s="17">
         <v>0.0</v>
       </c>
       <c r="J268" s="11">
         <v>0</v>
       </c>
       <c r="K268" s="14">
         <f>G268*J268</f>
         <v>0</v>
       </c>
     </row>
-    <row r="269" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="269" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A269" s="19">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B269" s="8"/>
       <c r="C269" s="9" t="s">
-        <v>770</v>
+        <v>765</v>
       </c>
       <c r="D269" s="10" t="s">
-        <v>771</v>
+        <v>766</v>
       </c>
       <c r="E269" s="10" t="s">
-        <v>772</v>
+        <v>767</v>
       </c>
       <c r="F269" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G269" s="17">
-        <v>559.0</v>
+        <v>65.0</v>
       </c>
       <c r="H269" s="17">
         <v>0.0</v>
       </c>
       <c r="I269" s="17">
         <v>0.0</v>
       </c>
       <c r="J269" s="11">
         <v>0</v>
       </c>
       <c r="K269" s="14">
         <f>G269*J269</f>
         <v>0</v>
       </c>
     </row>
-    <row r="270" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="270" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A270" s="19">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B270" s="8"/>
       <c r="C270" s="9" t="s">
-        <v>773</v>
+        <v>768</v>
       </c>
       <c r="D270" s="10" t="s">
-        <v>774</v>
+        <v>769</v>
       </c>
       <c r="E270" s="10" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
       <c r="F270" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G270" s="17">
-        <v>559.0</v>
+        <v>65.0</v>
       </c>
       <c r="H270" s="17">
         <v>0.0</v>
       </c>
       <c r="I270" s="17">
         <v>0.0</v>
       </c>
       <c r="J270" s="11">
         <v>0</v>
       </c>
       <c r="K270" s="14">
         <f>G270*J270</f>
         <v>0</v>
       </c>
     </row>
-    <row r="271" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="271" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A271" s="19">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B271" s="8"/>
       <c r="C271" s="9" t="s">
-        <v>776</v>
+        <v>771</v>
       </c>
       <c r="D271" s="10" t="s">
-        <v>777</v>
+        <v>772</v>
       </c>
       <c r="E271" s="10" t="s">
-        <v>778</v>
+        <v>773</v>
       </c>
       <c r="F271" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G271" s="17">
-        <v>559.0</v>
+        <v>65.0</v>
       </c>
       <c r="H271" s="17">
         <v>0.0</v>
       </c>
       <c r="I271" s="17">
         <v>0.0</v>
       </c>
       <c r="J271" s="11">
         <v>0</v>
       </c>
       <c r="K271" s="14">
         <f>G271*J271</f>
         <v>0</v>
       </c>
     </row>
-    <row r="272" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="272" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A272" s="19">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B272" s="8"/>
       <c r="C272" s="9" t="s">
-        <v>779</v>
+        <v>774</v>
       </c>
       <c r="D272" s="10" t="s">
-        <v>780</v>
+        <v>775</v>
       </c>
       <c r="E272" s="10" t="s">
-        <v>781</v>
+        <v>776</v>
       </c>
       <c r="F272" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G272" s="17">
-        <v>292.5</v>
+        <v>78.0</v>
       </c>
       <c r="H272" s="17">
         <v>0.0</v>
       </c>
       <c r="I272" s="17">
         <v>0.0</v>
       </c>
       <c r="J272" s="11">
         <v>0</v>
       </c>
       <c r="K272" s="14">
         <f>G272*J272</f>
         <v>0</v>
       </c>
     </row>
-    <row r="273" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="273" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A273" s="19">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B273" s="8"/>
       <c r="C273" s="9" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="D273" s="10" t="s">
-        <v>783</v>
+        <v>778</v>
       </c>
       <c r="E273" s="10" t="s">
-        <v>784</v>
+        <v>779</v>
       </c>
       <c r="F273" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G273" s="17">
-        <v>7.15</v>
+        <v>78.0</v>
       </c>
       <c r="H273" s="17">
         <v>0.0</v>
       </c>
       <c r="I273" s="17">
         <v>0.0</v>
       </c>
       <c r="J273" s="11">
         <v>0</v>
       </c>
       <c r="K273" s="14">
         <f>G273*J273</f>
         <v>0</v>
       </c>
     </row>
-    <row r="274" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="274" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A274" s="19">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B274" s="8"/>
       <c r="C274" s="9" t="s">
-        <v>785</v>
+        <v>780</v>
       </c>
       <c r="D274" s="10" t="s">
-        <v>786</v>
+        <v>781</v>
       </c>
       <c r="E274" s="10" t="s">
-        <v>787</v>
+        <v>782</v>
       </c>
       <c r="F274" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G274" s="17">
-        <v>9.1</v>
+        <v>239.85</v>
       </c>
       <c r="H274" s="17">
         <v>0.0</v>
       </c>
       <c r="I274" s="17">
         <v>0.0</v>
       </c>
       <c r="J274" s="11">
         <v>0</v>
       </c>
       <c r="K274" s="14">
         <f>G274*J274</f>
         <v>0</v>
       </c>
     </row>
-    <row r="275" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="275" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A275" s="19">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B275" s="8"/>
       <c r="C275" s="9" t="s">
-        <v>788</v>
+        <v>783</v>
       </c>
       <c r="D275" s="10" t="s">
-        <v>789</v>
+        <v>784</v>
       </c>
       <c r="E275" s="10" t="s">
-        <v>790</v>
+        <v>785</v>
       </c>
       <c r="F275" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G275" s="17">
-        <v>28.6</v>
+        <v>239.85</v>
       </c>
       <c r="H275" s="17">
         <v>0.0</v>
       </c>
       <c r="I275" s="17">
         <v>0.0</v>
       </c>
       <c r="J275" s="11">
         <v>0</v>
       </c>
       <c r="K275" s="14">
         <f>G275*J275</f>
         <v>0</v>
       </c>
     </row>
-    <row r="276" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="276" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A276" s="19">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B276" s="8"/>
       <c r="C276" s="9" t="s">
-        <v>791</v>
+        <v>786</v>
       </c>
       <c r="D276" s="10" t="s">
-        <v>792</v>
+        <v>787</v>
       </c>
       <c r="E276" s="10" t="s">
-        <v>793</v>
+        <v>788</v>
       </c>
       <c r="F276" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G276" s="17">
-        <v>35.1</v>
+        <v>239.85</v>
       </c>
       <c r="H276" s="17">
         <v>0.0</v>
       </c>
       <c r="I276" s="17">
         <v>0.0</v>
       </c>
       <c r="J276" s="11">
         <v>0</v>
       </c>
       <c r="K276" s="14">
         <f>G276*J276</f>
         <v>0</v>
       </c>
     </row>
-    <row r="277" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="277" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A277" s="19">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B277" s="8"/>
       <c r="C277" s="9" t="s">
-        <v>794</v>
+        <v>789</v>
       </c>
       <c r="D277" s="10" t="s">
-        <v>795</v>
+        <v>790</v>
       </c>
       <c r="E277" s="10" t="s">
-        <v>796</v>
+        <v>791</v>
       </c>
       <c r="F277" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G277" s="17">
-        <v>40.3</v>
+        <v>239.85</v>
       </c>
       <c r="H277" s="17">
         <v>0.0</v>
       </c>
       <c r="I277" s="17">
         <v>0.0</v>
       </c>
       <c r="J277" s="11">
         <v>0</v>
       </c>
       <c r="K277" s="14">
         <f>G277*J277</f>
         <v>0</v>
       </c>
     </row>
-    <row r="278" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
-[...35 lines deleted...]
-        <v>800</v>
+    <row r="278" spans="1:11" outlineLevel="1">
+      <c r="A278" s="20" t="s">
+        <v>792</v>
+      </c>
+      <c r="B278" s="2"/>
+      <c r="C278" s="2"/>
+      <c r="D278" s="2"/>
+      <c r="E278" s="2"/>
+      <c r="F278" s="2"/>
+      <c r="G278" s="12"/>
+      <c r="H278" s="12"/>
+      <c r="I278" s="12"/>
+      <c r="J278" s="2"/>
+      <c r="K278" s="12"/>
+    </row>
+    <row r="279" spans="1:11" outlineLevel="2">
+      <c r="A279" s="21" t="s">
+        <v>793</v>
       </c>
       <c r="B279" s="2"/>
       <c r="C279" s="2"/>
       <c r="D279" s="2"/>
       <c r="E279" s="2"/>
       <c r="F279" s="2"/>
       <c r="G279" s="12"/>
       <c r="H279" s="12"/>
       <c r="I279" s="12"/>
       <c r="J279" s="2"/>
       <c r="K279" s="12"/>
     </row>
-    <row r="280" spans="1:11" outlineLevel="2">
-[...15 lines deleted...]
-      <c r="A281" s="3" t="s">
+    <row r="280" spans="1:11" outlineLevel="3">
+      <c r="A280" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B281" s="4" t="s">
+      <c r="B280" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C281" s="4" t="s">
+      <c r="C280" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="D281" s="5" t="s">
+      <c r="D280" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="E281" s="5" t="s">
+      <c r="E280" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="F281" s="6" t="s">
+      <c r="F280" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="G281" s="16" t="s">
+      <c r="G280" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="H281" s="16" t="s">
+      <c r="H280" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="I281" s="16" t="s">
+      <c r="I280" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="J281" s="5" t="s">
+      <c r="J280" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="K281" s="13" t="s">
+      <c r="K280" s="13" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="282" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A282" s="19">
+    <row r="281" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A281" s="19">
         <v>1</v>
       </c>
-      <c r="B282" s="8"/>
-[...63 lines deleted...]
-    <row r="284" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+      <c r="B281" s="8"/>
+      <c r="C281" s="9" t="s">
+        <v>794</v>
+      </c>
+      <c r="D281" s="10" t="s">
+        <v>795</v>
+      </c>
+      <c r="E281" s="10" t="s">
+        <v>796</v>
+      </c>
+      <c r="F281" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G281" s="17">
+        <v>455.0</v>
+      </c>
+      <c r="H281" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I281" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J281" s="11">
+        <v>0</v>
+      </c>
+      <c r="K281" s="14">
+        <f>G281*J281</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="282" spans="1:11" outlineLevel="1">
+      <c r="A282" s="20" t="s">
+        <v>797</v>
+      </c>
+      <c r="B282" s="2"/>
+      <c r="C282" s="2"/>
+      <c r="D282" s="2"/>
+      <c r="E282" s="2"/>
+      <c r="F282" s="2"/>
+      <c r="G282" s="12"/>
+      <c r="H282" s="12"/>
+      <c r="I282" s="12"/>
+      <c r="J282" s="2"/>
+      <c r="K282" s="12"/>
+    </row>
+    <row r="283" spans="1:11" outlineLevel="2">
+      <c r="A283" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B283" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C283" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D283" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E283" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F283" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G283" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="H283" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="I283" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="J283" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="K283" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="284" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A284" s="19">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B284" s="8"/>
       <c r="C284" s="9" t="s">
-        <v>808</v>
+        <v>798</v>
       </c>
       <c r="D284" s="10" t="s">
-        <v>809</v>
+        <v>799</v>
       </c>
       <c r="E284" s="10" t="s">
-        <v>810</v>
+        <v>800</v>
       </c>
       <c r="F284" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G284" s="17">
-        <v>65.0</v>
+        <v>145.6</v>
       </c>
       <c r="H284" s="17">
         <v>0.0</v>
       </c>
       <c r="I284" s="17">
         <v>0.0</v>
       </c>
       <c r="J284" s="11">
         <v>0</v>
       </c>
       <c r="K284" s="14">
         <f>G284*J284</f>
         <v>0</v>
       </c>
     </row>
-    <row r="285" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+    <row r="285" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A285" s="19">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B285" s="8"/>
       <c r="C285" s="9" t="s">
-        <v>811</v>
+        <v>801</v>
       </c>
       <c r="D285" s="10" t="s">
-        <v>812</v>
+        <v>802</v>
       </c>
       <c r="E285" s="10" t="s">
-        <v>813</v>
+        <v>803</v>
       </c>
       <c r="F285" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G285" s="17">
-        <v>65.0</v>
+        <v>145.6</v>
       </c>
       <c r="H285" s="17">
         <v>0.0</v>
       </c>
       <c r="I285" s="17">
         <v>0.0</v>
       </c>
       <c r="J285" s="11">
         <v>0</v>
       </c>
       <c r="K285" s="14">
         <f>G285*J285</f>
         <v>0</v>
       </c>
     </row>
-    <row r="286" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+    <row r="286" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A286" s="19">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B286" s="8"/>
       <c r="C286" s="9" t="s">
-        <v>814</v>
+        <v>804</v>
       </c>
       <c r="D286" s="10" t="s">
-        <v>815</v>
+        <v>805</v>
       </c>
       <c r="E286" s="10" t="s">
-        <v>816</v>
+        <v>806</v>
       </c>
       <c r="F286" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G286" s="17">
-        <v>78.0</v>
+        <v>145.6</v>
       </c>
       <c r="H286" s="17">
         <v>0.0</v>
       </c>
       <c r="I286" s="17">
         <v>0.0</v>
       </c>
       <c r="J286" s="11">
         <v>0</v>
       </c>
       <c r="K286" s="14">
         <f>G286*J286</f>
         <v>0</v>
       </c>
     </row>
-    <row r="287" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A287" s="19">
+    <row r="287" spans="1:11" outlineLevel="1">
+      <c r="A287" s="20" t="s">
+        <v>807</v>
+      </c>
+      <c r="B287" s="2"/>
+      <c r="C287" s="2"/>
+      <c r="D287" s="2"/>
+      <c r="E287" s="2"/>
+      <c r="F287" s="2"/>
+      <c r="G287" s="12"/>
+      <c r="H287" s="12"/>
+      <c r="I287" s="12"/>
+      <c r="J287" s="2"/>
+      <c r="K287" s="12"/>
+    </row>
+    <row r="288" spans="1:11" outlineLevel="2">
+      <c r="A288" s="21" t="s">
+        <v>808</v>
+      </c>
+      <c r="B288" s="2"/>
+      <c r="C288" s="2"/>
+      <c r="D288" s="2"/>
+      <c r="E288" s="2"/>
+      <c r="F288" s="2"/>
+      <c r="G288" s="12"/>
+      <c r="H288" s="12"/>
+      <c r="I288" s="12"/>
+      <c r="J288" s="2"/>
+      <c r="K288" s="12"/>
+    </row>
+    <row r="289" spans="1:11" outlineLevel="3">
+      <c r="A289" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B289" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C289" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D289" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B287" s="8"/>
-[...30 lines deleted...]
-      <c r="A288" s="19">
+      <c r="E289" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B288" s="8"/>
-[...30 lines deleted...]
-      <c r="A289" s="19">
+      <c r="F289" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B289" s="8"/>
-[...26 lines deleted...]
-        <v>0</v>
+      <c r="G289" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="H289" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="I289" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="J289" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="K289" s="13" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="290" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A290" s="19">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B290" s="8"/>
       <c r="C290" s="9" t="s">
-        <v>826</v>
+        <v>809</v>
       </c>
       <c r="D290" s="10" t="s">
-        <v>827</v>
+        <v>810</v>
       </c>
       <c r="E290" s="10" t="s">
-        <v>828</v>
+        <v>811</v>
       </c>
       <c r="F290" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G290" s="17">
-        <v>239.85</v>
+        <v>13.0</v>
       </c>
       <c r="H290" s="17">
         <v>0.0</v>
       </c>
       <c r="I290" s="17">
         <v>0.0</v>
       </c>
       <c r="J290" s="11">
         <v>0</v>
       </c>
       <c r="K290" s="14">
         <f>G290*J290</f>
         <v>0</v>
       </c>
     </row>
     <row r="291" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A291" s="19">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B291" s="8"/>
       <c r="C291" s="9" t="s">
-        <v>829</v>
+        <v>812</v>
       </c>
       <c r="D291" s="10" t="s">
-        <v>830</v>
+        <v>813</v>
       </c>
       <c r="E291" s="10" t="s">
-        <v>831</v>
+        <v>814</v>
       </c>
       <c r="F291" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G291" s="17">
-        <v>239.85</v>
+        <v>19.5</v>
       </c>
       <c r="H291" s="17">
         <v>0.0</v>
       </c>
       <c r="I291" s="17">
         <v>0.0</v>
       </c>
       <c r="J291" s="11">
         <v>0</v>
       </c>
       <c r="K291" s="14">
         <f>G291*J291</f>
         <v>0</v>
       </c>
     </row>
-    <row r="292" spans="1:11" outlineLevel="1">
-[...30 lines deleted...]
-      <c r="A294" s="3" t="s">
+    <row r="292" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A292" s="19">
         <v>3</v>
       </c>
-      <c r="B294" s="4" t="s">
+      <c r="B292" s="8"/>
+      <c r="C292" s="9" t="s">
+        <v>815</v>
+      </c>
+      <c r="D292" s="10" t="s">
+        <v>816</v>
+      </c>
+      <c r="E292" s="10" t="s">
+        <v>817</v>
+      </c>
+      <c r="F292" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G292" s="17">
+        <v>22.75</v>
+      </c>
+      <c r="H292" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I292" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J292" s="11">
+        <v>0</v>
+      </c>
+      <c r="K292" s="14">
+        <f>G292*J292</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="293" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A293" s="19">
         <v>4</v>
       </c>
-      <c r="C294" s="4" t="s">
+      <c r="B293" s="8"/>
+      <c r="C293" s="9" t="s">
+        <v>818</v>
+      </c>
+      <c r="D293" s="10" t="s">
+        <v>819</v>
+      </c>
+      <c r="E293" s="10" t="s">
+        <v>820</v>
+      </c>
+      <c r="F293" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G293" s="17">
+        <v>29.25</v>
+      </c>
+      <c r="H293" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I293" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J293" s="11">
+        <v>0</v>
+      </c>
+      <c r="K293" s="14">
+        <f>G293*J293</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="294" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A294" s="19">
         <v>5</v>
       </c>
-      <c r="D294" s="5" t="s">
-[...21 lines deleted...]
-        <v>13</v>
+      <c r="B294" s="8"/>
+      <c r="C294" s="9" t="s">
+        <v>821</v>
+      </c>
+      <c r="D294" s="10" t="s">
+        <v>822</v>
+      </c>
+      <c r="E294" s="10" t="s">
+        <v>823</v>
+      </c>
+      <c r="F294" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G294" s="17">
+        <v>44.85</v>
+      </c>
+      <c r="H294" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I294" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J294" s="11">
+        <v>0</v>
+      </c>
+      <c r="K294" s="14">
+        <f>G294*J294</f>
+        <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A295" s="19">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B295" s="8"/>
       <c r="C295" s="9" t="s">
-        <v>834</v>
+        <v>824</v>
       </c>
       <c r="D295" s="10" t="s">
-        <v>835</v>
+        <v>825</v>
       </c>
       <c r="E295" s="10" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
       <c r="F295" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G295" s="17">
-        <v>455.0</v>
+        <v>42.25</v>
       </c>
       <c r="H295" s="17">
         <v>0.0</v>
       </c>
       <c r="I295" s="17">
         <v>0.0</v>
       </c>
       <c r="J295" s="11">
         <v>0</v>
       </c>
       <c r="K295" s="14">
         <f>G295*J295</f>
         <v>0</v>
       </c>
     </row>
-    <row r="296" spans="1:11" outlineLevel="1">
-[...15 lines deleted...]
-      <c r="A297" s="3" t="s">
+    <row r="296" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A296" s="19">
+        <v>7</v>
+      </c>
+      <c r="B296" s="8"/>
+      <c r="C296" s="9" t="s">
+        <v>827</v>
+      </c>
+      <c r="D296" s="10" t="s">
+        <v>828</v>
+      </c>
+      <c r="E296" s="10" t="s">
+        <v>829</v>
+      </c>
+      <c r="F296" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G296" s="17">
+        <v>65.0</v>
+      </c>
+      <c r="H296" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I296" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J296" s="11">
+        <v>0</v>
+      </c>
+      <c r="K296" s="14">
+        <f>G296*J296</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="297" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A297" s="19">
+        <v>8</v>
+      </c>
+      <c r="B297" s="8"/>
+      <c r="C297" s="9" t="s">
+        <v>830</v>
+      </c>
+      <c r="D297" s="10" t="s">
+        <v>831</v>
+      </c>
+      <c r="E297" s="10" t="s">
+        <v>832</v>
+      </c>
+      <c r="F297" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G297" s="17">
+        <v>94.9</v>
+      </c>
+      <c r="H297" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I297" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J297" s="11">
+        <v>0</v>
+      </c>
+      <c r="K297" s="14">
+        <f>G297*J297</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="298" spans="1:11" outlineLevel="2">
+      <c r="A298" s="21" t="s">
+        <v>833</v>
+      </c>
+      <c r="B298" s="2"/>
+      <c r="C298" s="2"/>
+      <c r="D298" s="2"/>
+      <c r="E298" s="2"/>
+      <c r="F298" s="2"/>
+      <c r="G298" s="12"/>
+      <c r="H298" s="12"/>
+      <c r="I298" s="12"/>
+      <c r="J298" s="2"/>
+      <c r="K298" s="12"/>
+    </row>
+    <row r="299" spans="1:11" outlineLevel="3">
+      <c r="A299" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B297" s="4" t="s">
+      <c r="B299" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C297" s="4" t="s">
+      <c r="C299" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="D297" s="5" t="s">
+      <c r="D299" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="E297" s="5" t="s">
+      <c r="E299" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="F297" s="6" t="s">
+      <c r="F299" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="G297" s="16" t="s">
+      <c r="G299" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="H297" s="16" t="s">
+      <c r="H299" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="I297" s="16" t="s">
+      <c r="I299" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="J297" s="5" t="s">
+      <c r="J299" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="K297" s="13" t="s">
+      <c r="K299" s="13" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="298" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A298" s="19">
+    <row r="300" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A300" s="19">
         <v>1</v>
-      </c>
-[...66 lines deleted...]
-        <v>3</v>
       </c>
       <c r="B300" s="8"/>
       <c r="C300" s="9" t="s">
-        <v>844</v>
+        <v>834</v>
       </c>
       <c r="D300" s="10" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
       <c r="E300" s="10" t="s">
-        <v>846</v>
+        <v>836</v>
       </c>
       <c r="F300" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G300" s="17">
-        <v>145.6</v>
+        <v>295.75</v>
       </c>
       <c r="H300" s="17">
         <v>0.0</v>
       </c>
       <c r="I300" s="17">
         <v>0.0</v>
       </c>
       <c r="J300" s="11">
         <v>0</v>
       </c>
       <c r="K300" s="14">
         <f>G300*J300</f>
         <v>0</v>
       </c>
     </row>
-    <row r="301" spans="1:11" outlineLevel="1">
-[...15 lines deleted...]
-      <c r="A302" s="3" t="s">
+    <row r="301" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A301" s="19">
+        <v>2</v>
+      </c>
+      <c r="B301" s="8"/>
+      <c r="C301" s="9" t="s">
+        <v>837</v>
+      </c>
+      <c r="D301" s="10" t="s">
+        <v>838</v>
+      </c>
+      <c r="E301" s="10" t="s">
+        <v>839</v>
+      </c>
+      <c r="F301" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G301" s="17">
+        <v>295.75</v>
+      </c>
+      <c r="H301" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I301" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J301" s="11">
+        <v>0</v>
+      </c>
+      <c r="K301" s="14">
+        <f>G301*J301</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="302" spans="1:11" outlineLevel="1">
+      <c r="A302" s="20" t="s">
+        <v>840</v>
+      </c>
+      <c r="B302" s="2"/>
+      <c r="C302" s="2"/>
+      <c r="D302" s="2"/>
+      <c r="E302" s="2"/>
+      <c r="F302" s="2"/>
+      <c r="G302" s="12"/>
+      <c r="H302" s="12"/>
+      <c r="I302" s="12"/>
+      <c r="J302" s="2"/>
+      <c r="K302" s="12"/>
+    </row>
+    <row r="303" spans="1:11" outlineLevel="2">
+      <c r="A303" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B302" s="4" t="s">
+      <c r="B303" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C302" s="4" t="s">
+      <c r="C303" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="D302" s="5" t="s">
+      <c r="D303" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="E302" s="5" t="s">
+      <c r="E303" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="F302" s="6" t="s">
+      <c r="F303" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="G302" s="16" t="s">
+      <c r="G303" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="H302" s="16" t="s">
+      <c r="H303" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="I302" s="16" t="s">
+      <c r="I303" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="J302" s="5" t="s">
+      <c r="J303" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="K302" s="13" t="s">
+      <c r="K303" s="13" t="s">
         <v>13</v>
-      </c>
-[...32 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A304" s="19">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B304" s="8"/>
       <c r="C304" s="9" t="s">
-        <v>851</v>
+        <v>841</v>
       </c>
       <c r="D304" s="10" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E304" s="10" t="s">
-        <v>853</v>
+        <v>843</v>
       </c>
       <c r="F304" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G304" s="17">
-        <v>19.5</v>
+        <v>585.0</v>
       </c>
       <c r="H304" s="17">
         <v>0.0</v>
       </c>
       <c r="I304" s="17">
         <v>0.0</v>
       </c>
       <c r="J304" s="11">
         <v>0</v>
       </c>
       <c r="K304" s="14">
         <f>G304*J304</f>
         <v>0</v>
       </c>
     </row>
     <row r="305" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A305" s="19">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B305" s="8"/>
       <c r="C305" s="9" t="s">
-        <v>854</v>
+        <v>844</v>
       </c>
       <c r="D305" s="10" t="s">
-        <v>855</v>
+        <v>845</v>
       </c>
       <c r="E305" s="10" t="s">
-        <v>856</v>
+        <v>846</v>
       </c>
       <c r="F305" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G305" s="17">
-        <v>22.75</v>
+        <v>585.0</v>
       </c>
       <c r="H305" s="17">
         <v>0.0</v>
       </c>
       <c r="I305" s="17">
         <v>0.0</v>
       </c>
       <c r="J305" s="11">
         <v>0</v>
       </c>
       <c r="K305" s="14">
         <f>G305*J305</f>
         <v>0</v>
       </c>
     </row>
     <row r="306" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A306" s="19">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B306" s="8"/>
       <c r="C306" s="9" t="s">
-        <v>857</v>
+        <v>847</v>
       </c>
       <c r="D306" s="10" t="s">
-        <v>858</v>
+        <v>848</v>
       </c>
       <c r="E306" s="10" t="s">
-        <v>859</v>
+        <v>849</v>
       </c>
       <c r="F306" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G306" s="17">
-        <v>29.25</v>
+        <v>136.5</v>
       </c>
       <c r="H306" s="17">
         <v>0.0</v>
       </c>
       <c r="I306" s="17">
         <v>0.0</v>
       </c>
       <c r="J306" s="11">
         <v>0</v>
       </c>
       <c r="K306" s="14">
         <f>G306*J306</f>
         <v>0</v>
       </c>
     </row>
     <row r="307" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A307" s="19">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B307" s="8"/>
       <c r="C307" s="9" t="s">
-        <v>860</v>
+        <v>850</v>
       </c>
       <c r="D307" s="10" t="s">
-        <v>861</v>
+        <v>851</v>
       </c>
       <c r="E307" s="10" t="s">
-        <v>862</v>
+        <v>852</v>
       </c>
       <c r="F307" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G307" s="17">
-        <v>29.25</v>
+        <v>199.55</v>
       </c>
       <c r="H307" s="17">
         <v>0.0</v>
       </c>
       <c r="I307" s="17">
         <v>0.0</v>
       </c>
       <c r="J307" s="11">
         <v>0</v>
       </c>
       <c r="K307" s="14">
         <f>G307*J307</f>
         <v>0</v>
       </c>
     </row>
     <row r="308" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A308" s="19">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B308" s="8"/>
       <c r="C308" s="9" t="s">
-        <v>863</v>
+        <v>853</v>
       </c>
       <c r="D308" s="10" t="s">
-        <v>864</v>
+        <v>854</v>
       </c>
       <c r="E308" s="10" t="s">
-        <v>865</v>
+        <v>855</v>
       </c>
       <c r="F308" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G308" s="17">
-        <v>32.5</v>
+        <v>199.55</v>
       </c>
       <c r="H308" s="17">
         <v>0.0</v>
       </c>
       <c r="I308" s="17">
         <v>0.0</v>
       </c>
       <c r="J308" s="11">
         <v>0</v>
       </c>
       <c r="K308" s="14">
         <f>G308*J308</f>
         <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A309" s="19">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B309" s="8"/>
       <c r="C309" s="9" t="s">
-        <v>866</v>
+        <v>856</v>
       </c>
       <c r="D309" s="10" t="s">
-        <v>867</v>
+        <v>857</v>
       </c>
       <c r="E309" s="10" t="s">
-        <v>868</v>
+        <v>858</v>
       </c>
       <c r="F309" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G309" s="17">
-        <v>42.25</v>
+        <v>199.55</v>
       </c>
       <c r="H309" s="17">
         <v>0.0</v>
       </c>
       <c r="I309" s="17">
         <v>0.0</v>
       </c>
       <c r="J309" s="11">
         <v>0</v>
       </c>
       <c r="K309" s="14">
         <f>G309*J309</f>
         <v>0</v>
       </c>
     </row>
     <row r="310" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A310" s="19">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B310" s="8"/>
       <c r="C310" s="9" t="s">
-        <v>869</v>
+        <v>859</v>
       </c>
       <c r="D310" s="10" t="s">
-        <v>870</v>
+        <v>860</v>
       </c>
       <c r="E310" s="10" t="s">
-        <v>871</v>
+        <v>861</v>
       </c>
       <c r="F310" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G310" s="17">
-        <v>42.25</v>
+        <v>169.0</v>
       </c>
       <c r="H310" s="17">
         <v>0.0</v>
       </c>
       <c r="I310" s="17">
         <v>0.0</v>
       </c>
       <c r="J310" s="11">
         <v>0</v>
       </c>
       <c r="K310" s="14">
         <f>G310*J310</f>
         <v>0</v>
       </c>
     </row>
-    <row r="311" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A311" s="19">
+    <row r="311" spans="1:11" outlineLevel="1">
+      <c r="A311" s="20" t="s">
+        <v>862</v>
+      </c>
+      <c r="B311" s="2"/>
+      <c r="C311" s="2"/>
+      <c r="D311" s="2"/>
+      <c r="E311" s="2"/>
+      <c r="F311" s="2"/>
+      <c r="G311" s="12"/>
+      <c r="H311" s="12"/>
+      <c r="I311" s="12"/>
+      <c r="J311" s="2"/>
+      <c r="K311" s="12"/>
+    </row>
+    <row r="312" spans="1:11" outlineLevel="2">
+      <c r="A312" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B312" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C312" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D312" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E312" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F312" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G312" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="B311" s="8"/>
-      <c r="C311" s="9" t="s">
+      <c r="H312" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="I312" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="J312" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="K312" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="313" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A313" s="19">
+        <v>1</v>
+      </c>
+      <c r="B313" s="8"/>
+      <c r="C313" s="9" t="s">
+        <v>863</v>
+      </c>
+      <c r="D313" s="10" t="s">
+        <v>864</v>
+      </c>
+      <c r="E313" s="10" t="s">
+        <v>865</v>
+      </c>
+      <c r="F313" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G313" s="17">
+        <v>377.0</v>
+      </c>
+      <c r="H313" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I313" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J313" s="11">
+        <v>0</v>
+      </c>
+      <c r="K313" s="14">
+        <f>G313*J313</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="314" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A314" s="19">
+        <v>2</v>
+      </c>
+      <c r="B314" s="8"/>
+      <c r="C314" s="9" t="s">
+        <v>866</v>
+      </c>
+      <c r="D314" s="10" t="s">
+        <v>867</v>
+      </c>
+      <c r="E314" s="10" t="s">
+        <v>868</v>
+      </c>
+      <c r="F314" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G314" s="17">
+        <v>377.0</v>
+      </c>
+      <c r="H314" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I314" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J314" s="11">
+        <v>0</v>
+      </c>
+      <c r="K314" s="14">
+        <f>G314*J314</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="315" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A315" s="19">
+        <v>3</v>
+      </c>
+      <c r="B315" s="8"/>
+      <c r="C315" s="9" t="s">
+        <v>869</v>
+      </c>
+      <c r="D315" s="10" t="s">
+        <v>870</v>
+      </c>
+      <c r="E315" s="10" t="s">
+        <v>871</v>
+      </c>
+      <c r="F315" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G315" s="17">
+        <v>357.5</v>
+      </c>
+      <c r="H315" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I315" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J315" s="11">
+        <v>0</v>
+      </c>
+      <c r="K315" s="14">
+        <f>G315*J315</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="316" spans="1:11">
+      <c r="I316" s="7" t="s">
         <v>872</v>
       </c>
-      <c r="D311" s="10" t="s">
-[...641 lines deleted...]
-        <f>SUM(K5:K331)</f>
+      <c r="J316" s="22">
+        <f>SUM(J5:J315)</f>
+        <v>0</v>
+      </c>
+      <c r="K316" s="22">
+        <f>SUM(K5:K315)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A5:K5"/>
-    <mergeCell ref="A134:K134"/>
-[...6 lines deleted...]
-    <mergeCell ref="A262:K262"/>
+    <mergeCell ref="A143:K143"/>
+    <mergeCell ref="A144:K144"/>
+    <mergeCell ref="A156:K156"/>
+    <mergeCell ref="A157:K157"/>
+    <mergeCell ref="A178:K178"/>
+    <mergeCell ref="A251:K251"/>
+    <mergeCell ref="A254:K254"/>
+    <mergeCell ref="A265:K265"/>
+    <mergeCell ref="A266:K266"/>
+    <mergeCell ref="A278:K278"/>
     <mergeCell ref="A279:K279"/>
-    <mergeCell ref="A280:K280"/>
-[...7 lines deleted...]
-    <mergeCell ref="A328:K328"/>
+    <mergeCell ref="A282:K282"/>
+    <mergeCell ref="A287:K287"/>
+    <mergeCell ref="A288:K288"/>
+    <mergeCell ref="A298:K298"/>
+    <mergeCell ref="A302:K302"/>
+    <mergeCell ref="A311:K311"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="E15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="E17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="E19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="E21" r:id="rId_hyperlink_15"/>
     <hyperlink ref="E22" r:id="rId_hyperlink_16"/>
     <hyperlink ref="E23" r:id="rId_hyperlink_17"/>
     <hyperlink ref="E24" r:id="rId_hyperlink_18"/>
     <hyperlink ref="E25" r:id="rId_hyperlink_19"/>
     <hyperlink ref="E26" r:id="rId_hyperlink_20"/>
     <hyperlink ref="E27" r:id="rId_hyperlink_21"/>
     <hyperlink ref="E28" r:id="rId_hyperlink_22"/>
     <hyperlink ref="E29" r:id="rId_hyperlink_23"/>
@@ -23079,88 +21965,88 @@
     <hyperlink ref="E109" r:id="rId_hyperlink_103"/>
     <hyperlink ref="E110" r:id="rId_hyperlink_104"/>
     <hyperlink ref="E111" r:id="rId_hyperlink_105"/>
     <hyperlink ref="E112" r:id="rId_hyperlink_106"/>
     <hyperlink ref="E113" r:id="rId_hyperlink_107"/>
     <hyperlink ref="E114" r:id="rId_hyperlink_108"/>
     <hyperlink ref="E115" r:id="rId_hyperlink_109"/>
     <hyperlink ref="E116" r:id="rId_hyperlink_110"/>
     <hyperlink ref="E117" r:id="rId_hyperlink_111"/>
     <hyperlink ref="E118" r:id="rId_hyperlink_112"/>
     <hyperlink ref="E119" r:id="rId_hyperlink_113"/>
     <hyperlink ref="E120" r:id="rId_hyperlink_114"/>
     <hyperlink ref="E121" r:id="rId_hyperlink_115"/>
     <hyperlink ref="E122" r:id="rId_hyperlink_116"/>
     <hyperlink ref="E123" r:id="rId_hyperlink_117"/>
     <hyperlink ref="E124" r:id="rId_hyperlink_118"/>
     <hyperlink ref="E125" r:id="rId_hyperlink_119"/>
     <hyperlink ref="E126" r:id="rId_hyperlink_120"/>
     <hyperlink ref="E127" r:id="rId_hyperlink_121"/>
     <hyperlink ref="E128" r:id="rId_hyperlink_122"/>
     <hyperlink ref="E129" r:id="rId_hyperlink_123"/>
     <hyperlink ref="E130" r:id="rId_hyperlink_124"/>
     <hyperlink ref="E131" r:id="rId_hyperlink_125"/>
     <hyperlink ref="E132" r:id="rId_hyperlink_126"/>
     <hyperlink ref="E133" r:id="rId_hyperlink_127"/>
-    <hyperlink ref="E137" r:id="rId_hyperlink_128"/>
-[...36 lines deleted...]
-    <hyperlink ref="E179" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="E134" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="E135" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="E136" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="E137" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="E138" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="E139" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="E140" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="E141" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="E142" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="E146" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="E147" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="E148" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="E149" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="E150" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="E151" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="E152" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="E153" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="E154" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="E155" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="E159" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="E160" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="E161" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="E162" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="E163" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="E164" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="E165" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="E166" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="E167" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="E168" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="E169" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="E170" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="E171" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="E172" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="E173" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="E174" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="E175" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="E176" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="E177" r:id="rId_hyperlink_165"/>
     <hyperlink ref="E180" r:id="rId_hyperlink_166"/>
     <hyperlink ref="E181" r:id="rId_hyperlink_167"/>
     <hyperlink ref="E182" r:id="rId_hyperlink_168"/>
     <hyperlink ref="E183" r:id="rId_hyperlink_169"/>
     <hyperlink ref="E184" r:id="rId_hyperlink_170"/>
     <hyperlink ref="E185" r:id="rId_hyperlink_171"/>
     <hyperlink ref="E186" r:id="rId_hyperlink_172"/>
     <hyperlink ref="E187" r:id="rId_hyperlink_173"/>
     <hyperlink ref="E188" r:id="rId_hyperlink_174"/>
     <hyperlink ref="E189" r:id="rId_hyperlink_175"/>
     <hyperlink ref="E190" r:id="rId_hyperlink_176"/>
     <hyperlink ref="E191" r:id="rId_hyperlink_177"/>
     <hyperlink ref="E192" r:id="rId_hyperlink_178"/>
     <hyperlink ref="E193" r:id="rId_hyperlink_179"/>
     <hyperlink ref="E194" r:id="rId_hyperlink_180"/>
     <hyperlink ref="E195" r:id="rId_hyperlink_181"/>
     <hyperlink ref="E196" r:id="rId_hyperlink_182"/>
     <hyperlink ref="E197" r:id="rId_hyperlink_183"/>
     <hyperlink ref="E198" r:id="rId_hyperlink_184"/>
     <hyperlink ref="E199" r:id="rId_hyperlink_185"/>
     <hyperlink ref="E200" r:id="rId_hyperlink_186"/>
     <hyperlink ref="E201" r:id="rId_hyperlink_187"/>
     <hyperlink ref="E202" r:id="rId_hyperlink_188"/>
     <hyperlink ref="E203" r:id="rId_hyperlink_189"/>
     <hyperlink ref="E204" r:id="rId_hyperlink_190"/>
@@ -23186,111 +22072,96 @@
     <hyperlink ref="E224" r:id="rId_hyperlink_210"/>
     <hyperlink ref="E225" r:id="rId_hyperlink_211"/>
     <hyperlink ref="E226" r:id="rId_hyperlink_212"/>
     <hyperlink ref="E227" r:id="rId_hyperlink_213"/>
     <hyperlink ref="E228" r:id="rId_hyperlink_214"/>
     <hyperlink ref="E229" r:id="rId_hyperlink_215"/>
     <hyperlink ref="E230" r:id="rId_hyperlink_216"/>
     <hyperlink ref="E231" r:id="rId_hyperlink_217"/>
     <hyperlink ref="E232" r:id="rId_hyperlink_218"/>
     <hyperlink ref="E233" r:id="rId_hyperlink_219"/>
     <hyperlink ref="E234" r:id="rId_hyperlink_220"/>
     <hyperlink ref="E235" r:id="rId_hyperlink_221"/>
     <hyperlink ref="E236" r:id="rId_hyperlink_222"/>
     <hyperlink ref="E237" r:id="rId_hyperlink_223"/>
     <hyperlink ref="E238" r:id="rId_hyperlink_224"/>
     <hyperlink ref="E239" r:id="rId_hyperlink_225"/>
     <hyperlink ref="E240" r:id="rId_hyperlink_226"/>
     <hyperlink ref="E241" r:id="rId_hyperlink_227"/>
     <hyperlink ref="E242" r:id="rId_hyperlink_228"/>
     <hyperlink ref="E243" r:id="rId_hyperlink_229"/>
     <hyperlink ref="E244" r:id="rId_hyperlink_230"/>
     <hyperlink ref="E245" r:id="rId_hyperlink_231"/>
     <hyperlink ref="E246" r:id="rId_hyperlink_232"/>
     <hyperlink ref="E247" r:id="rId_hyperlink_233"/>
     <hyperlink ref="E248" r:id="rId_hyperlink_234"/>
-    <hyperlink ref="E252" r:id="rId_hyperlink_235"/>
-[...59 lines deleted...]
-    <hyperlink ref="E331" r:id="rId_hyperlink_295"/>
+    <hyperlink ref="E249" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="E250" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="E253" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="E256" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="E257" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="E258" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="E259" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="E260" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="E261" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="E262" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="E263" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="E264" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="E268" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="E269" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="E270" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="E271" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="E272" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="E273" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="E274" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="E275" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="E276" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="E277" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="E281" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="E284" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="E285" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="E286" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="E290" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="E291" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="E292" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="E293" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="E294" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="E295" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="E296" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="E297" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="E300" r:id="rId_hyperlink_269"/>
+    <hyperlink ref="E301" r:id="rId_hyperlink_270"/>
+    <hyperlink ref="E304" r:id="rId_hyperlink_271"/>
+    <hyperlink ref="E305" r:id="rId_hyperlink_272"/>
+    <hyperlink ref="E306" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="E307" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="E308" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="E309" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="E310" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="E313" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="E314" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="E315" r:id="rId_hyperlink_280"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>