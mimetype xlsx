--- v0 (2026-09-09)
+++ v1 (2026-10-24)
@@ -14,115 +14,106 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="478">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="469">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-09 03:02:28</t>
+    <t>Актуальность прайса на: 2026-10-24 12:18:59</t>
   </si>
   <si>
     <t>Шарики воздушные</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>3%</t>
   </si>
   <si>
     <t>8%</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
     <t>11103/2</t>
   </si>
   <si>
     <t>Воздушный шар из фольги Цифра 3 Серебряный 40'' 1/10 1/120 Арт: 11103/2</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/vozdushnyy-shar-iz-folgi-tsifra-40-110-1120-art-111012-2/</t>
   </si>
   <si>
     <t>много</t>
   </si>
   <si>
-    <t>50200</t>
-[...7 lines deleted...]
-  <si>
     <t>50300/1</t>
   </si>
   <si>
     <t>Палочки для шариков (100 шт.) 40см Голубой 1/75 Арт: 50300/1</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/50200-1-5/</t>
   </si>
   <si>
     <t>50200/4</t>
   </si>
   <si>
     <t>Палочки для шариков (100 шт.) 40см Жёлтый 1/75 Арт: 50200/4</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/50200-1-3/</t>
   </si>
   <si>
     <t>50200/3</t>
   </si>
   <si>
     <t>Палочки для шариков (100 шт.) 40см Зелёный 1/75 Арт: 50200/3</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/50200-1-2/</t>
@@ -214,59 +205,50 @@
   <si>
     <t>Розетки-зажимы для шариков (100 шт.) 4см (микс 2) 1/80 Арт: 50100/2</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/50100-2/</t>
   </si>
   <si>
     <t>50100</t>
   </si>
   <si>
     <t>Розетки-зажимы для шариков (100 шт.) 4см Белый 1/80 Арт: 50100</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/50100/</t>
   </si>
   <si>
     <t>50500</t>
   </si>
   <si>
     <t>Розетки-зажимы для шариков (100 шт.) 4см Прозрачный 1/50 Арт: 50500</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/50100-3/</t>
   </si>
   <si>
-    <t>000300-1</t>
-[...7 lines deleted...]
-  <si>
     <t>000300-2</t>
   </si>
   <si>
     <t>Шар миларовый Цифра Серебро 45*30 1/50 1/2500 Арт: 000300-2</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/shar-milarovyy-tsifra-serebro-art-vm-300-4-1/</t>
   </si>
   <si>
     <t>14300</t>
   </si>
   <si>
     <t>Шарики воздушные из латекса "Макарун" 10"/25см (100 шт.) 2,2г (микс) 1/70 Арт: 14300</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/14100-2/</t>
   </si>
   <si>
     <t>14400</t>
   </si>
   <si>
     <t>Шарики воздушные из латекса "Макарун" 12"/30см (100 шт.) 2,8г (микс) 1/60 Арт: 14400</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/144001-13/</t>
@@ -833,59 +815,50 @@
     <t>12400</t>
   </si>
   <si>
     <t>Шарики воздушные из латекса "Пастель" 12"/30см (100 шт.) 3,2г (микс) 1/50 Арт: 12400</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/12400/</t>
   </si>
   <si>
     <t>12500</t>
   </si>
   <si>
     <t>Шарики воздушные из латекса "Пастель" 36"/90см (25 шт.) 25г (микс) 1/25 Арт: 12500</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/12500/</t>
   </si>
   <si>
     <t>12100</t>
   </si>
   <si>
     <t>Шарики воздушные из латекса "Пастель" 9"/23см (100 шт.) 1,8г (микс) 1/80 Арт: 12100</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/12100/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://irkutsk.omg-gift.ru/product/13400/</t>
   </si>
   <si>
     <t>13400/8</t>
   </si>
   <si>
     <t>Шарики воздушные из латекса "Перламутр" 12"/30см (100 шт.) 2,8г Белый 1/60 Арт: 13400/8</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/134001-7/</t>
   </si>
   <si>
     <t>13400/7</t>
   </si>
   <si>
     <t>Шарики воздушные из латекса "Перламутр" 12"/30см (100 шт.) 2,8г Голубой 1/60 Арт: 13400/7</t>
   </si>
   <si>
     <t>https://irkutsk.omg-gift.ru/product/134001-6/</t>
   </si>
   <si>
     <t>13400/1</t>
   </si>
   <si>
     <t>Шарики воздушные из латекса "Перламутр" 12"/30см (100 шт.) 2,8г Жёлтый 1/60 Арт: 13400/1</t>
   </si>
@@ -1613,4662 +1586,4572 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33152.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55984.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55990.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55988.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55987.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55985.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55993.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55992.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61226.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55994.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55986.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56141.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55989.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55982.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55983.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55981.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61227.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26671.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52817.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55807.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61592.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55809.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55813.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55831.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55825.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55821.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55811.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55829.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55823.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55815.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55819.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55817.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55827.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55717.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55715.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55803.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55805.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55575.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55577.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55621.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55619.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55607.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55609.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55627.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55611.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55631.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55615.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55629.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55613.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55623.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55617.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55625.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61597.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55655.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55669.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55677.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55673.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55659.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55665.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55679.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55675.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55667.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55681.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55657.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61595.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55663.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55671.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55661.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55683.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55699.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55707.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55703.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55687.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55695.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55709.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55705.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55697.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55711.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55684.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61599.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55691.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55701.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55690.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55578.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55713.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55653.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55775.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55791.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55789.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55777.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55779.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55797.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55781.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55801.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55785.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55799.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55783.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55793.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61601.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55787.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55795.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55719.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55735.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55732.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55721.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55723.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55741.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55725.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55745.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55729.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55743.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55727.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55737.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55731.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55739.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55746.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55763.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55761.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55749.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55751.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55769.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55753.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55773.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55757.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55771.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55755.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55765.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55759.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55767.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55571.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55587.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55591.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55597.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55595.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55593.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55603.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55583.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55599.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55589.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55581.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55601.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55585.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55605.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55569.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55841.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56209.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55837.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55833.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55835.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55839.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61229.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61231.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61233.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61235.96x96154.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33152.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55990.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55988.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55987.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55985.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55993.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55992.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61226.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55994.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55986.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56141.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55989.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55982.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55983.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55981.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61227.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52817.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55807.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61592.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55809.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55813.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55831.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55825.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55821.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55811.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55829.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55823.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55815.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55819.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55817.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55827.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55717.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55715.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55803.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55805.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55575.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55577.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55621.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55619.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55607.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55609.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55627.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55611.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55631.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55615.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55629.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55613.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55623.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55617.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55625.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61597.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55655.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55669.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55677.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55673.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55659.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55665.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55679.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55675.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55667.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55681.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55657.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61595.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55663.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55671.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55661.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55683.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55699.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55707.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55703.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55687.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55695.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55709.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55705.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55697.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55711.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55684.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61599.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55691.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55701.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55690.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55578.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55713.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55653.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55791.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55789.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55777.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55779.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55797.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55781.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55801.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55785.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55799.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55783.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55793.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61601.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55787.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55795.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55719.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55735.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55732.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55721.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55723.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55741.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55725.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55745.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55729.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55743.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55727.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55737.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55731.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55739.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55746.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55763.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55761.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55749.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55751.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55769.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55753.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55773.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55757.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55771.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55755.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55765.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55759.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55767.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55571.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55587.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55591.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55597.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55595.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55593.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55603.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55583.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55599.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55589.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55581.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55601.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55585.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55605.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55569.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55841.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56209.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55837.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55833.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55835.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55839.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61229.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61231.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61233.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61235.96x96151.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_8952" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="product_17949" descr=""/>
+        <xdr:cNvPr id="2" name="product_17955" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="product_17955" descr=""/>
+        <xdr:cNvPr id="3" name="product_17953" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="product_17953" descr=""/>
+        <xdr:cNvPr id="4" name="product_17952" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="product_17952" descr=""/>
+        <xdr:cNvPr id="5" name="product_17950" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_17950" descr=""/>
+        <xdr:cNvPr id="6" name="product_17958" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_17958" descr=""/>
+        <xdr:cNvPr id="7" name="product_17957" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_17957" descr=""/>
+        <xdr:cNvPr id="8" name="product_19871" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_19871" descr=""/>
+        <xdr:cNvPr id="9" name="product_17959" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_17959" descr=""/>
+        <xdr:cNvPr id="10" name="product_17951" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_17951" descr=""/>
+        <xdr:cNvPr id="11" name="product_18013" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_18013" descr=""/>
+        <xdr:cNvPr id="12" name="product_17954" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_17954" descr=""/>
+        <xdr:cNvPr id="13" name="product_17794" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_17794" descr=""/>
+        <xdr:cNvPr id="14" name="product_17795" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_17795" descr=""/>
+        <xdr:cNvPr id="15" name="product_17793" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_17793" descr=""/>
+        <xdr:cNvPr id="16" name="product_19872" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_19872" descr=""/>
+        <xdr:cNvPr id="17" name="product_16847" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_1967" descr=""/>
+        <xdr:cNvPr id="18" name="product_17879" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_16847" descr=""/>
+        <xdr:cNvPr id="19" name="product_20001" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_17879" descr=""/>
+        <xdr:cNvPr id="20" name="product_17880" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_20001" descr=""/>
+        <xdr:cNvPr id="21" name="product_17883" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_17880" descr=""/>
+        <xdr:cNvPr id="22" name="product_17892" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_17883" descr=""/>
+        <xdr:cNvPr id="23" name="product_17889" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_17892" descr=""/>
+        <xdr:cNvPr id="24" name="product_17887" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_17889" descr=""/>
+        <xdr:cNvPr id="25" name="product_17882" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_17887" descr=""/>
+        <xdr:cNvPr id="26" name="product_17891" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_17882" descr=""/>
+        <xdr:cNvPr id="27" name="product_17888" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_17891" descr=""/>
+        <xdr:cNvPr id="28" name="product_17884" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_17888" descr=""/>
+        <xdr:cNvPr id="29" name="product_17886" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_17884" descr=""/>
+        <xdr:cNvPr id="30" name="product_17885" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_17886" descr=""/>
+        <xdr:cNvPr id="31" name="product_17890" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_17885" descr=""/>
+        <xdr:cNvPr id="32" name="product_17847" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_17890" descr=""/>
+        <xdr:cNvPr id="33" name="product_17846" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_17847" descr=""/>
+        <xdr:cNvPr id="34" name="product_17876" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_17846" descr=""/>
+        <xdr:cNvPr id="35" name="product_17878" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_17876" descr=""/>
+        <xdr:cNvPr id="36" name="product_17760" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_17878" descr=""/>
+        <xdr:cNvPr id="37" name="product_17762" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_17760" descr=""/>
+        <xdr:cNvPr id="38" name="product_17770" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_17762" descr=""/>
+        <xdr:cNvPr id="39" name="product_17769" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_17770" descr=""/>
+        <xdr:cNvPr id="40" name="product_17763" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_17769" descr=""/>
+        <xdr:cNvPr id="41" name="product_17764" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_17763" descr=""/>
+        <xdr:cNvPr id="42" name="product_17773" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_17764" descr=""/>
+        <xdr:cNvPr id="43" name="product_17765" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_17773" descr=""/>
+        <xdr:cNvPr id="44" name="product_17775" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_17765" descr=""/>
+        <xdr:cNvPr id="45" name="product_17767" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_17775" descr=""/>
+        <xdr:cNvPr id="46" name="product_17774" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_17767" descr=""/>
+        <xdr:cNvPr id="47" name="product_17766" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_17774" descr=""/>
+        <xdr:cNvPr id="48" name="product_17771" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_17766" descr=""/>
+        <xdr:cNvPr id="49" name="product_17768" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_17771" descr=""/>
+        <xdr:cNvPr id="50" name="product_17772" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_17768" descr=""/>
+        <xdr:cNvPr id="51" name="product_20000" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_17772" descr=""/>
+        <xdr:cNvPr id="52" name="product_17798" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_20000" descr=""/>
+        <xdr:cNvPr id="53" name="product_17805" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_17798" descr=""/>
+        <xdr:cNvPr id="54" name="product_17809" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_17805" descr=""/>
+        <xdr:cNvPr id="55" name="product_17807" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_17809" descr=""/>
+        <xdr:cNvPr id="56" name="product_17800" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_17807" descr=""/>
+        <xdr:cNvPr id="57" name="product_17803" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_17800" descr=""/>
+        <xdr:cNvPr id="58" name="product_17810" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_17803" descr=""/>
+        <xdr:cNvPr id="59" name="product_17808" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_17810" descr=""/>
+        <xdr:cNvPr id="60" name="product_17804" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_17808" descr=""/>
+        <xdr:cNvPr id="61" name="product_17811" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_17804" descr=""/>
+        <xdr:cNvPr id="62" name="product_17799" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_17811" descr=""/>
+        <xdr:cNvPr id="63" name="product_19999" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_17799" descr=""/>
+        <xdr:cNvPr id="64" name="product_17802" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_19999" descr=""/>
+        <xdr:cNvPr id="65" name="product_17806" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_17802" descr=""/>
+        <xdr:cNvPr id="66" name="product_17801" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_17806" descr=""/>
+        <xdr:cNvPr id="67" name="product_17817" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_17801" descr=""/>
+        <xdr:cNvPr id="68" name="product_17824" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_17817" descr=""/>
+        <xdr:cNvPr id="69" name="product_17828" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_17824" descr=""/>
+        <xdr:cNvPr id="70" name="product_17826" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_17828" descr=""/>
+        <xdr:cNvPr id="71" name="product_17819" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_17826" descr=""/>
+        <xdr:cNvPr id="72" name="product_17822" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_17819" descr=""/>
+        <xdr:cNvPr id="73" name="product_17829" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_17822" descr=""/>
+        <xdr:cNvPr id="74" name="product_17827" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_17829" descr=""/>
+        <xdr:cNvPr id="75" name="product_17823" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_17827" descr=""/>
+        <xdr:cNvPr id="76" name="product_17830" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_17823" descr=""/>
+        <xdr:cNvPr id="77" name="product_17818" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_17830" descr=""/>
+        <xdr:cNvPr id="78" name="product_19997" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_17818" descr=""/>
+        <xdr:cNvPr id="79" name="product_17821" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_19997" descr=""/>
+        <xdr:cNvPr id="80" name="product_17825" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_17821" descr=""/>
+        <xdr:cNvPr id="81" name="product_17820" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_17825" descr=""/>
+        <xdr:cNvPr id="82" name="product_17759" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_17820" descr=""/>
+        <xdr:cNvPr id="83" name="product_17845" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_17759" descr=""/>
+        <xdr:cNvPr id="84" name="product_17796" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_17845" descr=""/>
+        <xdr:cNvPr id="85" name="product_17870" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_17796" descr=""/>
+        <xdr:cNvPr id="86" name="product_17869" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_17862" descr=""/>
+        <xdr:cNvPr id="87" name="product_17863" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_17870" descr=""/>
+        <xdr:cNvPr id="88" name="product_17864" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_17869" descr=""/>
+        <xdr:cNvPr id="89" name="product_17873" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_17863" descr=""/>
+        <xdr:cNvPr id="90" name="product_17865" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_17864" descr=""/>
+        <xdr:cNvPr id="91" name="product_17875" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_17873" descr=""/>
+        <xdr:cNvPr id="92" name="product_17867" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_17865" descr=""/>
+        <xdr:cNvPr id="93" name="product_17874" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_17875" descr=""/>
+        <xdr:cNvPr id="94" name="product_17866" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_17867" descr=""/>
+        <xdr:cNvPr id="95" name="product_17871" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_17874" descr=""/>
+        <xdr:cNvPr id="96" name="product_19998" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_17866" descr=""/>
+        <xdr:cNvPr id="97" name="product_17868" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_17871" descr=""/>
+        <xdr:cNvPr id="98" name="product_17872" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_19998" descr=""/>
+        <xdr:cNvPr id="99" name="product_17831" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_17868" descr=""/>
+        <xdr:cNvPr id="100" name="product_17839" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_17872" descr=""/>
+        <xdr:cNvPr id="101" name="product_17838" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_17831" descr=""/>
+        <xdr:cNvPr id="102" name="product_17832" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_17839" descr=""/>
+        <xdr:cNvPr id="103" name="product_17833" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_17838" descr=""/>
+        <xdr:cNvPr id="104" name="product_17842" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_17832" descr=""/>
+        <xdr:cNvPr id="105" name="product_17834" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_17833" descr=""/>
+        <xdr:cNvPr id="106" name="product_17844" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_17842" descr=""/>
+        <xdr:cNvPr id="107" name="product_17836" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_17834" descr=""/>
+        <xdr:cNvPr id="108" name="product_17843" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_17844" descr=""/>
+        <xdr:cNvPr id="109" name="product_17835" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_17836" descr=""/>
+        <xdr:cNvPr id="110" name="product_17840" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_17843" descr=""/>
+        <xdr:cNvPr id="111" name="product_17837" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_17835" descr=""/>
+        <xdr:cNvPr id="112" name="product_17841" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_17840" descr=""/>
+        <xdr:cNvPr id="113" name="product_17848" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_17837" descr=""/>
+        <xdr:cNvPr id="114" name="product_17856" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_17841" descr=""/>
+        <xdr:cNvPr id="115" name="product_17855" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_17848" descr=""/>
+        <xdr:cNvPr id="116" name="product_17849" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_17856" descr=""/>
+        <xdr:cNvPr id="117" name="product_17850" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_17855" descr=""/>
+        <xdr:cNvPr id="118" name="product_17859" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_17849" descr=""/>
+        <xdr:cNvPr id="119" name="product_17851" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_17850" descr=""/>
+        <xdr:cNvPr id="120" name="product_17861" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_17859" descr=""/>
+        <xdr:cNvPr id="121" name="product_17853" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_17851" descr=""/>
+        <xdr:cNvPr id="122" name="product_17860" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_17861" descr=""/>
+        <xdr:cNvPr id="123" name="product_17852" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_17853" descr=""/>
+        <xdr:cNvPr id="124" name="product_17857" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_17860" descr=""/>
+        <xdr:cNvPr id="125" name="product_17854" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_17852" descr=""/>
+        <xdr:cNvPr id="126" name="product_17858" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_17857" descr=""/>
+        <xdr:cNvPr id="127" name="product_17776" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_17854" descr=""/>
+        <xdr:cNvPr id="128" name="product_17780" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_17858" descr=""/>
+        <xdr:cNvPr id="129" name="product_17782" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_17776" descr=""/>
+        <xdr:cNvPr id="130" name="product_17788" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_17780" descr=""/>
+        <xdr:cNvPr id="131" name="product_17789" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_17782" descr=""/>
+        <xdr:cNvPr id="132" name="product_17783" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_17788" descr=""/>
+        <xdr:cNvPr id="133" name="product_17785" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_17789" descr=""/>
+        <xdr:cNvPr id="134" name="product_17778" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_17783" descr=""/>
+        <xdr:cNvPr id="135" name="product_17787" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_17785" descr=""/>
+        <xdr:cNvPr id="136" name="product_17781" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_17778" descr=""/>
+        <xdr:cNvPr id="137" name="product_17777" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_17787" descr=""/>
+        <xdr:cNvPr id="138" name="product_17786" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_17781" descr=""/>
+        <xdr:cNvPr id="139" name="product_17779" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_17777" descr=""/>
+        <xdr:cNvPr id="140" name="product_17784" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_17786" descr=""/>
+        <xdr:cNvPr id="141" name="product_17790" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_17779" descr=""/>
+        <xdr:cNvPr id="142" name="product_17897" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_17784" descr=""/>
+        <xdr:cNvPr id="143" name="product_17761" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="product_17790" descr=""/>
+        <xdr:cNvPr id="144" name="product_17895" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="product_17897" descr=""/>
+        <xdr:cNvPr id="145" name="product_17893" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="product_17761" descr=""/>
+        <xdr:cNvPr id="146" name="product_17894" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_17895" descr=""/>
+        <xdr:cNvPr id="147" name="product_17896" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_17893" descr=""/>
+        <xdr:cNvPr id="148" name="product_19873" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_17894" descr=""/>
+        <xdr:cNvPr id="149" name="product_19874" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_17896" descr=""/>
+        <xdr:cNvPr id="150" name="product_19875" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_19873" descr=""/>
+        <xdr:cNvPr id="151" name="product_19876" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
-        <a:stretch>
-[...88 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6527,59 +6410,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/vozdushnyy-shar-iz-folgi-tsifra-40-110-1120-art-111012-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/50200/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/50200-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/50200-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/50200-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/50200-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/50200-1-5-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/50200-1-5-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/50200-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/50200-1-5-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/50200-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/50200-1-5-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/50200-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/50100-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/50100-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/50100/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/50100-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/shar-milarovyy-tsifra-zoloto-art-vm-300-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/shar-milarovyy-tsifra-serebro-art-vm-300-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/14100-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/15200/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/15100/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/14100/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/14100-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/20100/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12200/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12200-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12200-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12200-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12200-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12200-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12200-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12200-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12200-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12200-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12200-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12200-11-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12200-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12200-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12200-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12300/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/123001-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/123001-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/123001-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/123001-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/123001-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/123001-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/123001-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/123001-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/123001-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/123001/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/123001-10-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/123001-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/123001-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/123001-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12500/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12100/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/13400/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/134001-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/134001-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/134001/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/134001-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/134001-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/134001-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/134001-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/134001-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/134001-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/134001-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/134001-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/134001-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/134001-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/134001-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/13100/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/13300/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-13-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-13-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-13-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-13-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-13-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-13-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-13-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-13-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-13-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-13-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-13-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-13-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-14-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-14-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-14-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-14-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-14-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-14-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-14-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-14-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-14-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-14-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-14-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-14-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-14-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/19100/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-12-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-12-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-12-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-12-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-12-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-12-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-12-4-3/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/vozdushnyy-shar-iz-folgi-tsifra-40-110-1120-art-111012-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/50200-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/50200-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/50200-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/50200-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/50200-1-5-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/50200-1-5-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/50200-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/50200-1-5-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/50200-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/50200-1-5-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/50200-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/50100-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/50100-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/50100/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/50100-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/shar-milarovyy-tsifra-serebro-art-vm-300-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/14100-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/15200/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/15100/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/14100/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/14100-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/20100/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12200/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12200-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12200-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12200-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12200-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12200-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12200-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12200-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12200-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12200-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12200-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12200-11-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12200-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12200-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12200-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12300/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/123001-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/123001-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/123001-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/123001-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/123001-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/123001-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/123001-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/123001-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/123001-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/123001/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/123001-10-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/123001-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/123001-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/123001-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12500/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12100/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/134001-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/134001-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/134001/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/134001-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/134001-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/134001-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/134001-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/134001-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/134001-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/134001-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/134001-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/134001-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/134001-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/134001-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/13100/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/13300/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-13-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-13-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-13-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-13-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-13-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-13-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-13-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-13-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-13-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-13-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-13-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/131001-13-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-14-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-14-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-14-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-14-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-14-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-14-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-14-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-14-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-14-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-14-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-14-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-14-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-3-14-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/19100/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/12400-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-12-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-12-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-12-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-12-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-12-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-12-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.omg-gift.ru/product/144001-12-4-3/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K161"/>
+  <dimension ref="A1:K158"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="12" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
@@ -6873,85 +6756,85 @@
         <v>0</v>
       </c>
       <c r="K13" s="14">
         <f>G13*J13</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A14" s="19">
         <v>8</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="9" t="s">
         <v>36</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>38</v>
       </c>
       <c r="F14" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G14" s="17">
-        <v>69.55</v>
+        <v>70.85</v>
       </c>
       <c r="H14" s="17">
         <v>0.0</v>
       </c>
       <c r="I14" s="17">
         <v>0.0</v>
       </c>
       <c r="J14" s="11">
         <v>0</v>
       </c>
       <c r="K14" s="14">
         <f>G14*J14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A15" s="19">
         <v>9</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>40</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G15" s="17">
-        <v>70.85</v>
+        <v>69.55</v>
       </c>
       <c r="H15" s="17">
         <v>0.0</v>
       </c>
       <c r="I15" s="17">
         <v>0.0</v>
       </c>
       <c r="J15" s="11">
         <v>0</v>
       </c>
       <c r="K15" s="14">
         <f>G15*J15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A16" s="19">
         <v>10</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="9" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>43</v>
@@ -7043,51 +6926,51 @@
         <v>0</v>
       </c>
       <c r="K18" s="14">
         <f>G18*J18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A19" s="19">
         <v>13</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="10" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>53</v>
       </c>
       <c r="F19" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G19" s="17">
-        <v>69.55</v>
+        <v>55.25</v>
       </c>
       <c r="H19" s="17">
         <v>0.0</v>
       </c>
       <c r="I19" s="17">
         <v>0.0</v>
       </c>
       <c r="J19" s="11">
         <v>0</v>
       </c>
       <c r="K19" s="14">
         <f>G19*J19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A20" s="19">
         <v>14</v>
       </c>
       <c r="B20" s="8"/>
       <c r="C20" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>55</v>
@@ -7145,187 +7028,187 @@
         <v>0</v>
       </c>
       <c r="K21" s="14">
         <f>G21*J21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A22" s="19">
         <v>16</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="9" t="s">
         <v>60</v>
       </c>
       <c r="D22" s="10" t="s">
         <v>61</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>62</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G22" s="17">
-        <v>55.25</v>
+        <v>48.75</v>
       </c>
       <c r="H22" s="17">
         <v>0.0</v>
       </c>
       <c r="I22" s="17">
         <v>0.0</v>
       </c>
       <c r="J22" s="11">
         <v>0</v>
       </c>
       <c r="K22" s="14">
         <f>G22*J22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A23" s="19">
         <v>17</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="9" t="s">
         <v>63</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>65</v>
       </c>
       <c r="F23" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G23" s="17">
-        <v>48.75</v>
+        <v>7.15</v>
       </c>
       <c r="H23" s="17">
         <v>0.0</v>
       </c>
       <c r="I23" s="17">
         <v>0.0</v>
       </c>
       <c r="J23" s="11">
         <v>0</v>
       </c>
       <c r="K23" s="14">
         <f>G23*J23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A24" s="19">
         <v>18</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="9" t="s">
         <v>66</v>
       </c>
       <c r="D24" s="10" t="s">
         <v>67</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>68</v>
       </c>
       <c r="F24" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G24" s="17">
-        <v>7.15</v>
+        <v>81.25</v>
       </c>
       <c r="H24" s="17">
         <v>0.0</v>
       </c>
       <c r="I24" s="17">
         <v>0.0</v>
       </c>
       <c r="J24" s="11">
         <v>0</v>
       </c>
       <c r="K24" s="14">
         <f>G24*J24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A25" s="19">
         <v>19</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="9" t="s">
         <v>69</v>
       </c>
       <c r="D25" s="10" t="s">
         <v>70</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>71</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G25" s="17">
-        <v>7.15</v>
+        <v>107.9</v>
       </c>
       <c r="H25" s="17">
         <v>0.0</v>
       </c>
       <c r="I25" s="17">
         <v>0.0</v>
       </c>
       <c r="J25" s="11">
         <v>0</v>
       </c>
       <c r="K25" s="14">
         <f>G25*J25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A26" s="19">
         <v>20</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="9" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="10" t="s">
         <v>73</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G26" s="17">
-        <v>81.25</v>
+        <v>125.45</v>
       </c>
       <c r="H26" s="17">
         <v>0.0</v>
       </c>
       <c r="I26" s="17">
         <v>0.0</v>
       </c>
       <c r="J26" s="11">
         <v>0</v>
       </c>
       <c r="K26" s="14">
         <f>G26*J26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A27" s="19">
         <v>21</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D27" s="10" t="s">
         <v>76</v>
@@ -7349,51 +7232,51 @@
         <v>0</v>
       </c>
       <c r="K27" s="14">
         <f>G27*J27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A28" s="19">
         <v>22</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="9" t="s">
         <v>78</v>
       </c>
       <c r="D28" s="10" t="s">
         <v>79</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>80</v>
       </c>
       <c r="F28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="17">
-        <v>125.45</v>
+        <v>107.9</v>
       </c>
       <c r="H28" s="17">
         <v>0.0</v>
       </c>
       <c r="I28" s="17">
         <v>0.0</v>
       </c>
       <c r="J28" s="11">
         <v>0</v>
       </c>
       <c r="K28" s="14">
         <f>G28*J28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A29" s="19">
         <v>23</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="9" t="s">
         <v>81</v>
       </c>
       <c r="D29" s="10" t="s">
         <v>82</v>
@@ -7485,51 +7368,51 @@
         <v>0</v>
       </c>
       <c r="K31" s="14">
         <f>G31*J31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A32" s="19">
         <v>26</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="9" t="s">
         <v>90</v>
       </c>
       <c r="D32" s="10" t="s">
         <v>91</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>92</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G32" s="17">
-        <v>107.9</v>
+        <v>99.45</v>
       </c>
       <c r="H32" s="17">
         <v>0.0</v>
       </c>
       <c r="I32" s="17">
         <v>0.0</v>
       </c>
       <c r="J32" s="11">
         <v>0</v>
       </c>
       <c r="K32" s="14">
         <f>G32*J32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A33" s="19">
         <v>27</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="9" t="s">
         <v>93</v>
       </c>
       <c r="D33" s="10" t="s">
         <v>94</v>
@@ -7553,51 +7436,51 @@
         <v>0</v>
       </c>
       <c r="K33" s="14">
         <f>G33*J33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A34" s="19">
         <v>28</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="9" t="s">
         <v>96</v>
       </c>
       <c r="D34" s="10" t="s">
         <v>97</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>98</v>
       </c>
       <c r="F34" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G34" s="17">
-        <v>99.45</v>
+        <v>107.9</v>
       </c>
       <c r="H34" s="17">
         <v>0.0</v>
       </c>
       <c r="I34" s="17">
         <v>0.0</v>
       </c>
       <c r="J34" s="11">
         <v>0</v>
       </c>
       <c r="K34" s="14">
         <f>G34*J34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A35" s="19">
         <v>29</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="9" t="s">
         <v>99</v>
       </c>
       <c r="D35" s="10" t="s">
         <v>100</v>
@@ -7689,255 +7572,255 @@
         <v>0</v>
       </c>
       <c r="K37" s="14">
         <f>G37*J37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A38" s="19">
         <v>32</v>
       </c>
       <c r="B38" s="8"/>
       <c r="C38" s="9" t="s">
         <v>108</v>
       </c>
       <c r="D38" s="10" t="s">
         <v>109</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>110</v>
       </c>
       <c r="F38" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G38" s="17">
-        <v>107.9</v>
+        <v>343.2</v>
       </c>
       <c r="H38" s="17">
         <v>0.0</v>
       </c>
       <c r="I38" s="17">
         <v>0.0</v>
       </c>
       <c r="J38" s="11">
         <v>0</v>
       </c>
       <c r="K38" s="14">
         <f>G38*J38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A39" s="19">
         <v>33</v>
       </c>
       <c r="B39" s="8"/>
       <c r="C39" s="9" t="s">
         <v>111</v>
       </c>
       <c r="D39" s="10" t="s">
         <v>112</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>113</v>
       </c>
       <c r="F39" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G39" s="17">
-        <v>107.9</v>
+        <v>512.2</v>
       </c>
       <c r="H39" s="17">
         <v>0.0</v>
       </c>
       <c r="I39" s="17">
         <v>0.0</v>
       </c>
       <c r="J39" s="11">
         <v>0</v>
       </c>
       <c r="K39" s="14">
         <f>G39*J39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A40" s="19">
         <v>34</v>
       </c>
       <c r="B40" s="8"/>
       <c r="C40" s="9" t="s">
         <v>114</v>
       </c>
       <c r="D40" s="10" t="s">
         <v>115</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>116</v>
       </c>
       <c r="F40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G40" s="17">
-        <v>343.2</v>
+        <v>76.7</v>
       </c>
       <c r="H40" s="17">
         <v>0.0</v>
       </c>
       <c r="I40" s="17">
         <v>0.0</v>
       </c>
       <c r="J40" s="11">
         <v>0</v>
       </c>
       <c r="K40" s="14">
         <f>G40*J40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A41" s="19">
         <v>35</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="9" t="s">
         <v>117</v>
       </c>
       <c r="D41" s="10" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>119</v>
       </c>
       <c r="F41" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G41" s="17">
-        <v>512.2</v>
+        <v>86.45</v>
       </c>
       <c r="H41" s="17">
         <v>0.0</v>
       </c>
       <c r="I41" s="17">
         <v>0.0</v>
       </c>
       <c r="J41" s="11">
         <v>0</v>
       </c>
       <c r="K41" s="14">
         <f>G41*J41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A42" s="19">
         <v>36</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="9" t="s">
         <v>120</v>
       </c>
       <c r="D42" s="10" t="s">
         <v>121</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>122</v>
       </c>
       <c r="F42" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G42" s="17">
-        <v>76.7</v>
+        <v>117.0</v>
       </c>
       <c r="H42" s="17">
         <v>0.0</v>
       </c>
       <c r="I42" s="17">
         <v>0.0</v>
       </c>
       <c r="J42" s="11">
         <v>0</v>
       </c>
       <c r="K42" s="14">
         <f>G42*J42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A43" s="19">
         <v>37</v>
       </c>
       <c r="B43" s="8"/>
       <c r="C43" s="9" t="s">
         <v>123</v>
       </c>
       <c r="D43" s="10" t="s">
         <v>124</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>125</v>
       </c>
       <c r="F43" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G43" s="17">
-        <v>86.45</v>
+        <v>60.45</v>
       </c>
       <c r="H43" s="17">
         <v>0.0</v>
       </c>
       <c r="I43" s="17">
         <v>0.0</v>
       </c>
       <c r="J43" s="11">
         <v>0</v>
       </c>
       <c r="K43" s="14">
         <f>G43*J43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A44" s="19">
         <v>38</v>
       </c>
       <c r="B44" s="8"/>
       <c r="C44" s="9" t="s">
         <v>126</v>
       </c>
       <c r="D44" s="10" t="s">
         <v>127</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>128</v>
       </c>
       <c r="F44" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G44" s="17">
-        <v>117.0</v>
+        <v>60.45</v>
       </c>
       <c r="H44" s="17">
         <v>0.0</v>
       </c>
       <c r="I44" s="17">
         <v>0.0</v>
       </c>
       <c r="J44" s="11">
         <v>0</v>
       </c>
       <c r="K44" s="14">
         <f>G44*J44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A45" s="19">
         <v>39</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="9" t="s">
         <v>129</v>
       </c>
       <c r="D45" s="10" t="s">
         <v>130</v>
@@ -8335,119 +8218,119 @@
         <v>0</v>
       </c>
       <c r="K56" s="14">
         <f>G56*J56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A57" s="19">
         <v>51</v>
       </c>
       <c r="B57" s="8"/>
       <c r="C57" s="9" t="s">
         <v>165</v>
       </c>
       <c r="D57" s="10" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G57" s="17">
-        <v>60.45</v>
+        <v>365.95</v>
       </c>
       <c r="H57" s="17">
         <v>0.0</v>
       </c>
       <c r="I57" s="17">
         <v>0.0</v>
       </c>
       <c r="J57" s="11">
         <v>0</v>
       </c>
       <c r="K57" s="14">
         <f>G57*J57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A58" s="19">
         <v>52</v>
       </c>
       <c r="B58" s="8"/>
       <c r="C58" s="9" t="s">
         <v>168</v>
       </c>
       <c r="D58" s="10" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G58" s="17">
-        <v>60.45</v>
+        <v>79.3</v>
       </c>
       <c r="H58" s="17">
         <v>0.0</v>
       </c>
       <c r="I58" s="17">
         <v>0.0</v>
       </c>
       <c r="J58" s="11">
         <v>0</v>
       </c>
       <c r="K58" s="14">
         <f>G58*J58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A59" s="19">
         <v>53</v>
       </c>
       <c r="B59" s="8"/>
       <c r="C59" s="9" t="s">
         <v>171</v>
       </c>
       <c r="D59" s="10" t="s">
         <v>172</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>173</v>
       </c>
       <c r="F59" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G59" s="17">
-        <v>365.95</v>
+        <v>79.3</v>
       </c>
       <c r="H59" s="17">
         <v>0.0</v>
       </c>
       <c r="I59" s="17">
         <v>0.0</v>
       </c>
       <c r="J59" s="11">
         <v>0</v>
       </c>
       <c r="K59" s="14">
         <f>G59*J59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A60" s="19">
         <v>54</v>
       </c>
       <c r="B60" s="8"/>
       <c r="C60" s="9" t="s">
         <v>174</v>
       </c>
       <c r="D60" s="10" t="s">
         <v>175</v>
@@ -8879,85 +8762,85 @@
         <v>0</v>
       </c>
       <c r="K72" s="14">
         <f>G72*J72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A73" s="19">
         <v>67</v>
       </c>
       <c r="B73" s="8"/>
       <c r="C73" s="9" t="s">
         <v>213</v>
       </c>
       <c r="D73" s="10" t="s">
         <v>214</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>215</v>
       </c>
       <c r="F73" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G73" s="17">
-        <v>79.3</v>
+        <v>111.15</v>
       </c>
       <c r="H73" s="17">
         <v>0.0</v>
       </c>
       <c r="I73" s="17">
         <v>0.0</v>
       </c>
       <c r="J73" s="11">
         <v>0</v>
       </c>
       <c r="K73" s="14">
         <f>G73*J73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A74" s="19">
         <v>68</v>
       </c>
       <c r="B74" s="8"/>
       <c r="C74" s="9" t="s">
         <v>216</v>
       </c>
       <c r="D74" s="10" t="s">
         <v>217</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>218</v>
       </c>
       <c r="F74" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G74" s="17">
-        <v>79.3</v>
+        <v>111.15</v>
       </c>
       <c r="H74" s="17">
         <v>0.0</v>
       </c>
       <c r="I74" s="17">
         <v>0.0</v>
       </c>
       <c r="J74" s="11">
         <v>0</v>
       </c>
       <c r="K74" s="14">
         <f>G74*J74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A75" s="19">
         <v>69</v>
       </c>
       <c r="B75" s="8"/>
       <c r="C75" s="9" t="s">
         <v>219</v>
       </c>
       <c r="D75" s="10" t="s">
         <v>220</v>
@@ -9389,187 +9272,187 @@
         <v>0</v>
       </c>
       <c r="K87" s="14">
         <f>G87*J87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A88" s="19">
         <v>82</v>
       </c>
       <c r="B88" s="8"/>
       <c r="C88" s="9" t="s">
         <v>258</v>
       </c>
       <c r="D88" s="10" t="s">
         <v>259</v>
       </c>
       <c r="E88" s="10" t="s">
         <v>260</v>
       </c>
       <c r="F88" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G88" s="17">
-        <v>111.15</v>
+        <v>112.45</v>
       </c>
       <c r="H88" s="17">
         <v>0.0</v>
       </c>
       <c r="I88" s="17">
         <v>0.0</v>
       </c>
       <c r="J88" s="11">
         <v>0</v>
       </c>
       <c r="K88" s="14">
         <f>G88*J88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A89" s="19">
         <v>83</v>
       </c>
       <c r="B89" s="8"/>
       <c r="C89" s="9" t="s">
         <v>261</v>
       </c>
       <c r="D89" s="10" t="s">
         <v>262</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>263</v>
       </c>
       <c r="F89" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G89" s="17">
-        <v>111.15</v>
+        <v>513.5</v>
       </c>
       <c r="H89" s="17">
         <v>0.0</v>
       </c>
       <c r="I89" s="17">
         <v>0.0</v>
       </c>
       <c r="J89" s="11">
         <v>0</v>
       </c>
       <c r="K89" s="14">
         <f>G89*J89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A90" s="19">
         <v>84</v>
       </c>
       <c r="B90" s="8"/>
       <c r="C90" s="9" t="s">
         <v>264</v>
       </c>
       <c r="D90" s="10" t="s">
         <v>265</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>266</v>
       </c>
       <c r="F90" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G90" s="17">
-        <v>112.45</v>
+        <v>72.8</v>
       </c>
       <c r="H90" s="17">
         <v>0.0</v>
       </c>
       <c r="I90" s="17">
         <v>0.0</v>
       </c>
       <c r="J90" s="11">
         <v>0</v>
       </c>
       <c r="K90" s="14">
         <f>G90*J90</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A91" s="19">
         <v>85</v>
       </c>
       <c r="B91" s="8"/>
       <c r="C91" s="9" t="s">
         <v>267</v>
       </c>
       <c r="D91" s="10" t="s">
         <v>268</v>
       </c>
       <c r="E91" s="10" t="s">
         <v>269</v>
       </c>
       <c r="F91" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G91" s="17">
-        <v>513.5</v>
+        <v>111.15</v>
       </c>
       <c r="H91" s="17">
         <v>0.0</v>
       </c>
       <c r="I91" s="17">
         <v>0.0</v>
       </c>
       <c r="J91" s="11">
         <v>0</v>
       </c>
       <c r="K91" s="14">
         <f>G91*J91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A92" s="19">
         <v>86</v>
       </c>
       <c r="B92" s="8"/>
       <c r="C92" s="9" t="s">
         <v>270</v>
       </c>
       <c r="D92" s="10" t="s">
         <v>271</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>272</v>
       </c>
       <c r="F92" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G92" s="17">
-        <v>72.8</v>
+        <v>111.15</v>
       </c>
       <c r="H92" s="17">
         <v>0.0</v>
       </c>
       <c r="I92" s="17">
         <v>0.0</v>
       </c>
       <c r="J92" s="11">
         <v>0</v>
       </c>
       <c r="K92" s="14">
         <f>G92*J92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A93" s="19">
         <v>87</v>
       </c>
       <c r="B93" s="8"/>
       <c r="C93" s="9" t="s">
         <v>273</v>
       </c>
       <c r="D93" s="10" t="s">
         <v>274</v>
@@ -9967,119 +9850,119 @@
         <v>0</v>
       </c>
       <c r="K104" s="14">
         <f>G104*J104</f>
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A105" s="19">
         <v>99</v>
       </c>
       <c r="B105" s="8"/>
       <c r="C105" s="9" t="s">
         <v>309</v>
       </c>
       <c r="D105" s="10" t="s">
         <v>310</v>
       </c>
       <c r="E105" s="10" t="s">
         <v>311</v>
       </c>
       <c r="F105" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G105" s="17">
-        <v>111.15</v>
+        <v>63.7</v>
       </c>
       <c r="H105" s="17">
         <v>0.0</v>
       </c>
       <c r="I105" s="17">
         <v>0.0</v>
       </c>
       <c r="J105" s="11">
         <v>0</v>
       </c>
       <c r="K105" s="14">
         <f>G105*J105</f>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A106" s="19">
         <v>100</v>
       </c>
       <c r="B106" s="8"/>
       <c r="C106" s="9" t="s">
         <v>312</v>
       </c>
       <c r="D106" s="10" t="s">
         <v>313</v>
       </c>
       <c r="E106" s="10" t="s">
         <v>314</v>
       </c>
       <c r="F106" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G106" s="17">
-        <v>111.15</v>
+        <v>63.7</v>
       </c>
       <c r="H106" s="17">
         <v>0.0</v>
       </c>
       <c r="I106" s="17">
         <v>0.0</v>
       </c>
       <c r="J106" s="11">
         <v>0</v>
       </c>
       <c r="K106" s="14">
         <f>G106*J106</f>
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A107" s="19">
         <v>101</v>
       </c>
       <c r="B107" s="8"/>
       <c r="C107" s="9" t="s">
         <v>315</v>
       </c>
       <c r="D107" s="10" t="s">
         <v>316</v>
       </c>
       <c r="E107" s="10" t="s">
         <v>317</v>
       </c>
       <c r="F107" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G107" s="17">
-        <v>111.15</v>
+        <v>62.92</v>
       </c>
       <c r="H107" s="17">
         <v>0.0</v>
       </c>
       <c r="I107" s="17">
         <v>0.0</v>
       </c>
       <c r="J107" s="11">
         <v>0</v>
       </c>
       <c r="K107" s="14">
         <f>G107*J107</f>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A108" s="19">
         <v>102</v>
       </c>
       <c r="B108" s="8"/>
       <c r="C108" s="9" t="s">
         <v>318</v>
       </c>
       <c r="D108" s="10" t="s">
         <v>319</v>
@@ -10137,51 +10020,51 @@
         <v>0</v>
       </c>
       <c r="K109" s="14">
         <f>G109*J109</f>
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A110" s="19">
         <v>104</v>
       </c>
       <c r="B110" s="8"/>
       <c r="C110" s="9" t="s">
         <v>324</v>
       </c>
       <c r="D110" s="10" t="s">
         <v>325</v>
       </c>
       <c r="E110" s="10" t="s">
         <v>326</v>
       </c>
       <c r="F110" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G110" s="17">
-        <v>62.92</v>
+        <v>63.7</v>
       </c>
       <c r="H110" s="17">
         <v>0.0</v>
       </c>
       <c r="I110" s="17">
         <v>0.0</v>
       </c>
       <c r="J110" s="11">
         <v>0</v>
       </c>
       <c r="K110" s="14">
         <f>G110*J110</f>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A111" s="19">
         <v>105</v>
       </c>
       <c r="B111" s="8"/>
       <c r="C111" s="9" t="s">
         <v>327</v>
       </c>
       <c r="D111" s="10" t="s">
         <v>328</v>
@@ -10443,119 +10326,119 @@
         <v>0</v>
       </c>
       <c r="K118" s="14">
         <f>G118*J118</f>
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A119" s="19">
         <v>113</v>
       </c>
       <c r="B119" s="8"/>
       <c r="C119" s="9" t="s">
         <v>351</v>
       </c>
       <c r="D119" s="10" t="s">
         <v>352</v>
       </c>
       <c r="E119" s="10" t="s">
         <v>353</v>
       </c>
       <c r="F119" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G119" s="17">
-        <v>63.7</v>
+        <v>72.8</v>
       </c>
       <c r="H119" s="17">
         <v>0.0</v>
       </c>
       <c r="I119" s="17">
         <v>0.0</v>
       </c>
       <c r="J119" s="11">
         <v>0</v>
       </c>
       <c r="K119" s="14">
         <f>G119*J119</f>
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A120" s="19">
         <v>114</v>
       </c>
       <c r="B120" s="8"/>
       <c r="C120" s="9" t="s">
         <v>354</v>
       </c>
       <c r="D120" s="10" t="s">
         <v>355</v>
       </c>
       <c r="E120" s="10" t="s">
         <v>356</v>
       </c>
       <c r="F120" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G120" s="17">
-        <v>63.7</v>
+        <v>72.8</v>
       </c>
       <c r="H120" s="17">
         <v>0.0</v>
       </c>
       <c r="I120" s="17">
         <v>0.0</v>
       </c>
       <c r="J120" s="11">
         <v>0</v>
       </c>
       <c r="K120" s="14">
         <f>G120*J120</f>
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A121" s="19">
         <v>115</v>
       </c>
       <c r="B121" s="8"/>
       <c r="C121" s="9" t="s">
         <v>357</v>
       </c>
       <c r="D121" s="10" t="s">
         <v>358</v>
       </c>
       <c r="E121" s="10" t="s">
         <v>359</v>
       </c>
       <c r="F121" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G121" s="17">
-        <v>63.7</v>
+        <v>72.8</v>
       </c>
       <c r="H121" s="17">
         <v>0.0</v>
       </c>
       <c r="I121" s="17">
         <v>0.0</v>
       </c>
       <c r="J121" s="11">
         <v>0</v>
       </c>
       <c r="K121" s="14">
         <f>G121*J121</f>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A122" s="19">
         <v>116</v>
       </c>
       <c r="B122" s="8"/>
       <c r="C122" s="9" t="s">
         <v>360</v>
       </c>
       <c r="D122" s="10" t="s">
         <v>361</v>
@@ -10919,119 +10802,119 @@
         <v>0</v>
       </c>
       <c r="K132" s="14">
         <f>G132*J132</f>
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A133" s="19">
         <v>127</v>
       </c>
       <c r="B133" s="8"/>
       <c r="C133" s="9" t="s">
         <v>393</v>
       </c>
       <c r="D133" s="10" t="s">
         <v>394</v>
       </c>
       <c r="E133" s="10" t="s">
         <v>395</v>
       </c>
       <c r="F133" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G133" s="17">
-        <v>72.8</v>
+        <v>109.85</v>
       </c>
       <c r="H133" s="17">
         <v>0.0</v>
       </c>
       <c r="I133" s="17">
         <v>0.0</v>
       </c>
       <c r="J133" s="11">
         <v>0</v>
       </c>
       <c r="K133" s="14">
         <f>G133*J133</f>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A134" s="19">
         <v>128</v>
       </c>
       <c r="B134" s="8"/>
       <c r="C134" s="9" t="s">
         <v>396</v>
       </c>
       <c r="D134" s="10" t="s">
         <v>397</v>
       </c>
       <c r="E134" s="10" t="s">
         <v>398</v>
       </c>
       <c r="F134" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G134" s="17">
-        <v>72.8</v>
+        <v>117.65</v>
       </c>
       <c r="H134" s="17">
         <v>0.0</v>
       </c>
       <c r="I134" s="17">
         <v>0.0</v>
       </c>
       <c r="J134" s="11">
         <v>0</v>
       </c>
       <c r="K134" s="14">
         <f>G134*J134</f>
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A135" s="19">
         <v>129</v>
       </c>
       <c r="B135" s="8"/>
       <c r="C135" s="9" t="s">
         <v>399</v>
       </c>
       <c r="D135" s="10" t="s">
         <v>400</v>
       </c>
       <c r="E135" s="10" t="s">
         <v>401</v>
       </c>
       <c r="F135" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G135" s="17">
-        <v>72.8</v>
+        <v>109.85</v>
       </c>
       <c r="H135" s="17">
         <v>0.0</v>
       </c>
       <c r="I135" s="17">
         <v>0.0</v>
       </c>
       <c r="J135" s="11">
         <v>0</v>
       </c>
       <c r="K135" s="14">
         <f>G135*J135</f>
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A136" s="19">
         <v>130</v>
       </c>
       <c r="B136" s="8"/>
       <c r="C136" s="9" t="s">
         <v>402</v>
       </c>
       <c r="D136" s="10" t="s">
         <v>403</v>
@@ -11055,51 +10938,51 @@
         <v>0</v>
       </c>
       <c r="K136" s="14">
         <f>G136*J136</f>
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A137" s="19">
         <v>131</v>
       </c>
       <c r="B137" s="8"/>
       <c r="C137" s="9" t="s">
         <v>405</v>
       </c>
       <c r="D137" s="10" t="s">
         <v>406</v>
       </c>
       <c r="E137" s="10" t="s">
         <v>407</v>
       </c>
       <c r="F137" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G137" s="17">
-        <v>117.65</v>
+        <v>109.85</v>
       </c>
       <c r="H137" s="17">
         <v>0.0</v>
       </c>
       <c r="I137" s="17">
         <v>0.0</v>
       </c>
       <c r="J137" s="11">
         <v>0</v>
       </c>
       <c r="K137" s="14">
         <f>G137*J137</f>
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A138" s="19">
         <v>132</v>
       </c>
       <c r="B138" s="8"/>
       <c r="C138" s="9" t="s">
         <v>408</v>
       </c>
       <c r="D138" s="10" t="s">
         <v>409</v>
@@ -11395,221 +11278,221 @@
         <v>0</v>
       </c>
       <c r="K146" s="14">
         <f>G146*J146</f>
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A147" s="19">
         <v>141</v>
       </c>
       <c r="B147" s="8"/>
       <c r="C147" s="9" t="s">
         <v>435</v>
       </c>
       <c r="D147" s="10" t="s">
         <v>436</v>
       </c>
       <c r="E147" s="10" t="s">
         <v>437</v>
       </c>
       <c r="F147" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G147" s="17">
-        <v>109.85</v>
+        <v>74.1</v>
       </c>
       <c r="H147" s="17">
         <v>0.0</v>
       </c>
       <c r="I147" s="17">
         <v>0.0</v>
       </c>
       <c r="J147" s="11">
         <v>0</v>
       </c>
       <c r="K147" s="14">
         <f>G147*J147</f>
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A148" s="19">
         <v>142</v>
       </c>
       <c r="B148" s="8"/>
       <c r="C148" s="9" t="s">
         <v>438</v>
       </c>
       <c r="D148" s="10" t="s">
         <v>439</v>
       </c>
       <c r="E148" s="10" t="s">
         <v>440</v>
       </c>
       <c r="F148" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G148" s="17">
-        <v>109.85</v>
+        <v>195.65</v>
       </c>
       <c r="H148" s="17">
         <v>0.0</v>
       </c>
       <c r="I148" s="17">
         <v>0.0</v>
       </c>
       <c r="J148" s="11">
         <v>0</v>
       </c>
       <c r="K148" s="14">
         <f>G148*J148</f>
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A149" s="19">
         <v>143</v>
       </c>
       <c r="B149" s="8"/>
       <c r="C149" s="9" t="s">
         <v>441</v>
       </c>
       <c r="D149" s="10" t="s">
         <v>442</v>
       </c>
       <c r="E149" s="10" t="s">
         <v>443</v>
       </c>
       <c r="F149" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G149" s="17">
-        <v>109.85</v>
+        <v>230.75</v>
       </c>
       <c r="H149" s="17">
         <v>0.0</v>
       </c>
       <c r="I149" s="17">
         <v>0.0</v>
       </c>
       <c r="J149" s="11">
         <v>0</v>
       </c>
       <c r="K149" s="14">
         <f>G149*J149</f>
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A150" s="19">
         <v>144</v>
       </c>
       <c r="B150" s="8"/>
       <c r="C150" s="9" t="s">
         <v>444</v>
       </c>
       <c r="D150" s="10" t="s">
         <v>445</v>
       </c>
       <c r="E150" s="10" t="s">
         <v>446</v>
       </c>
       <c r="F150" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G150" s="17">
-        <v>74.1</v>
+        <v>136.5</v>
       </c>
       <c r="H150" s="17">
         <v>0.0</v>
       </c>
       <c r="I150" s="17">
         <v>0.0</v>
       </c>
       <c r="J150" s="11">
         <v>0</v>
       </c>
       <c r="K150" s="14">
         <f>G150*J150</f>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A151" s="19">
         <v>145</v>
       </c>
       <c r="B151" s="8"/>
       <c r="C151" s="9" t="s">
         <v>447</v>
       </c>
       <c r="D151" s="10" t="s">
         <v>448</v>
       </c>
       <c r="E151" s="10" t="s">
         <v>449</v>
       </c>
       <c r="F151" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G151" s="17">
-        <v>195.65</v>
+        <v>139.1</v>
       </c>
       <c r="H151" s="17">
         <v>0.0</v>
       </c>
       <c r="I151" s="17">
         <v>0.0</v>
       </c>
       <c r="J151" s="11">
         <v>0</v>
       </c>
       <c r="K151" s="14">
         <f>G151*J151</f>
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A152" s="19">
         <v>146</v>
       </c>
       <c r="B152" s="8"/>
       <c r="C152" s="9" t="s">
         <v>450</v>
       </c>
       <c r="D152" s="10" t="s">
         <v>451</v>
       </c>
       <c r="E152" s="10" t="s">
         <v>452</v>
       </c>
       <c r="F152" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G152" s="17">
-        <v>230.75</v>
+        <v>139.1</v>
       </c>
       <c r="H152" s="17">
         <v>0.0</v>
       </c>
       <c r="I152" s="17">
         <v>0.0</v>
       </c>
       <c r="J152" s="11">
         <v>0</v>
       </c>
       <c r="K152" s="14">
         <f>G152*J152</f>
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A153" s="19">
         <v>147</v>
       </c>
       <c r="B153" s="8"/>
       <c r="C153" s="9" t="s">
         <v>453</v>
       </c>
       <c r="D153" s="10" t="s">
         <v>454</v>
@@ -11633,85 +11516,85 @@
         <v>0</v>
       </c>
       <c r="K153" s="14">
         <f>G153*J153</f>
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A154" s="19">
         <v>148</v>
       </c>
       <c r="B154" s="8"/>
       <c r="C154" s="9" t="s">
         <v>456</v>
       </c>
       <c r="D154" s="10" t="s">
         <v>457</v>
       </c>
       <c r="E154" s="10" t="s">
         <v>458</v>
       </c>
       <c r="F154" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G154" s="17">
-        <v>139.1</v>
+        <v>136.5</v>
       </c>
       <c r="H154" s="17">
         <v>0.0</v>
       </c>
       <c r="I154" s="17">
         <v>0.0</v>
       </c>
       <c r="J154" s="11">
         <v>0</v>
       </c>
       <c r="K154" s="14">
         <f>G154*J154</f>
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A155" s="19">
         <v>149</v>
       </c>
       <c r="B155" s="8"/>
       <c r="C155" s="9" t="s">
         <v>459</v>
       </c>
       <c r="D155" s="10" t="s">
         <v>460</v>
       </c>
       <c r="E155" s="10" t="s">
         <v>461</v>
       </c>
       <c r="F155" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G155" s="17">
-        <v>139.1</v>
+        <v>136.5</v>
       </c>
       <c r="H155" s="17">
         <v>0.0</v>
       </c>
       <c r="I155" s="17">
         <v>0.0</v>
       </c>
       <c r="J155" s="11">
         <v>0</v>
       </c>
       <c r="K155" s="14">
         <f>G155*J155</f>
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A156" s="19">
         <v>150</v>
       </c>
       <c r="B156" s="8"/>
       <c r="C156" s="9" t="s">
         <v>462</v>
       </c>
       <c r="D156" s="10" t="s">
         <v>463</v>
@@ -11751,162 +11634,60 @@
         <v>466</v>
       </c>
       <c r="E157" s="10" t="s">
         <v>467</v>
       </c>
       <c r="F157" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G157" s="17">
         <v>136.5</v>
       </c>
       <c r="H157" s="17">
         <v>0.0</v>
       </c>
       <c r="I157" s="17">
         <v>0.0</v>
       </c>
       <c r="J157" s="11">
         <v>0</v>
       </c>
       <c r="K157" s="14">
         <f>G157*J157</f>
         <v>0</v>
       </c>
     </row>
-    <row r="158" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
-[...4 lines deleted...]
-      <c r="C158" s="9" t="s">
+    <row r="158" spans="1:11">
+      <c r="I158" s="7" t="s">
         <v>468</v>
       </c>
-      <c r="D158" s="10" t="s">
-[...102 lines deleted...]
-        <f>SUM(K5:K160)</f>
+      <c r="J158" s="20">
+        <f>SUM(J5:J157)</f>
+        <v>0</v>
+      </c>
+      <c r="K158" s="20">
+        <f>SUM(K5:K157)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A5:K5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="E15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="E17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="E19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="E21" r:id="rId_hyperlink_15"/>
@@ -12024,53 +11805,50 @@
     <hyperlink ref="E133" r:id="rId_hyperlink_127"/>
     <hyperlink ref="E134" r:id="rId_hyperlink_128"/>
     <hyperlink ref="E135" r:id="rId_hyperlink_129"/>
     <hyperlink ref="E136" r:id="rId_hyperlink_130"/>
     <hyperlink ref="E137" r:id="rId_hyperlink_131"/>
     <hyperlink ref="E138" r:id="rId_hyperlink_132"/>
     <hyperlink ref="E139" r:id="rId_hyperlink_133"/>
     <hyperlink ref="E140" r:id="rId_hyperlink_134"/>
     <hyperlink ref="E141" r:id="rId_hyperlink_135"/>
     <hyperlink ref="E142" r:id="rId_hyperlink_136"/>
     <hyperlink ref="E143" r:id="rId_hyperlink_137"/>
     <hyperlink ref="E144" r:id="rId_hyperlink_138"/>
     <hyperlink ref="E145" r:id="rId_hyperlink_139"/>
     <hyperlink ref="E146" r:id="rId_hyperlink_140"/>
     <hyperlink ref="E147" r:id="rId_hyperlink_141"/>
     <hyperlink ref="E148" r:id="rId_hyperlink_142"/>
     <hyperlink ref="E149" r:id="rId_hyperlink_143"/>
     <hyperlink ref="E150" r:id="rId_hyperlink_144"/>
     <hyperlink ref="E151" r:id="rId_hyperlink_145"/>
     <hyperlink ref="E152" r:id="rId_hyperlink_146"/>
     <hyperlink ref="E153" r:id="rId_hyperlink_147"/>
     <hyperlink ref="E154" r:id="rId_hyperlink_148"/>
     <hyperlink ref="E155" r:id="rId_hyperlink_149"/>
     <hyperlink ref="E156" r:id="rId_hyperlink_150"/>
     <hyperlink ref="E157" r:id="rId_hyperlink_151"/>
-    <hyperlink ref="E158" r:id="rId_hyperlink_152"/>
-[...1 lines deleted...]
-    <hyperlink ref="E160" r:id="rId_hyperlink_154"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>